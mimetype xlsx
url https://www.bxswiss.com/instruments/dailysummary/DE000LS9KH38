--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd437a285f5b14a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bae693ca8b4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6725a8405f4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761f258a37964267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3733069af1534e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6725a8405f4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cadc171fb848c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761f258a37964267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,776</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>