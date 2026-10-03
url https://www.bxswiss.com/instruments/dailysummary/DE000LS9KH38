--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bae693ca8b4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abe1fc3b6349ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761f258a37964267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0388d35de341a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cadc171fb848c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761f258a37964267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8736049c56b47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0388d35de341a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>