--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abe1fc3b6349ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1f2f29c7f04cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0388d35de341a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03625527843f456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8736049c56b47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0388d35de341a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7a79761aab4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03625527843f456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>