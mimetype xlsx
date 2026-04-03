--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0267ab13b444e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0ad527434d452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ec2cf7bd2741bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ed86883e6d4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da4665d46e945f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ec2cf7bd2741bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d483b6f2e2248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ed86883e6d4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>