--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0ad527434d452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a080664b5a94d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ed86883e6d4b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf65171db64d4eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d483b6f2e2248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ed86883e6d4b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra046ddfd2f694a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf65171db64d4eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,698</x:t>
-[...576 lines deleted...]
-          <x:t>140,882</x:t>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>