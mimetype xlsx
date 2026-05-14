--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a080664b5a94d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b53f09e3ad84779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf65171db64d4eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979ea316f0a14d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra046ddfd2f694a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf65171db64d4eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d4fd34652d4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979ea316f0a14d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>