--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b53f09e3ad84779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92edf90d77614263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979ea316f0a14d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16878b7315fb4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d4fd34652d4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979ea316f0a14d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50381a24fd9141c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16878b7315fb4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>