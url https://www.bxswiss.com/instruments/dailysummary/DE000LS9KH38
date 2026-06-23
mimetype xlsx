--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92edf90d77614263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5998f17c54e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16878b7315fb4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f063b6f8134f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50381a24fd9141c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16878b7315fb4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014f36f4a2584850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f063b6f8134f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>