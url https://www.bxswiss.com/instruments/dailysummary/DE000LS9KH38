--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5998f17c54e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe930eeb3f564bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f063b6f8134f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22d503dc1df4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014f36f4a2584850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f063b6f8134f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a5083e8bd94964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22d503dc1df4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>