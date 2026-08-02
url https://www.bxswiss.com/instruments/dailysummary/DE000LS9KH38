--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe930eeb3f564bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f89c38f3a94c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22d503dc1df4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7d8816df814f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a5083e8bd94964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22d503dc1df4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7812eb074864ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7d8816df814f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>