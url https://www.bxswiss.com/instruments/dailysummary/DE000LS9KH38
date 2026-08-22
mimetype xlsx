--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f89c38f3a94c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd437a285f5b14a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7d8816df814f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6725a8405f4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7812eb074864ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7d8816df814f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3733069af1534e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6725a8405f4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AAA-ALPHA-MOMENTUMTURNAROUND</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>