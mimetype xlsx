--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571f1b76c1f0402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d79a5b9ee34981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02b96a651de478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6283cff08c6b4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc360b74fe0074e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02b96a651de478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd6044c9a5a4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6283cff08c6b4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>