--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d79a5b9ee34981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc346f3aaba294f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6283cff08c6b4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e0aca067ed43de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd6044c9a5a4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6283cff08c6b4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1adc28bf1904570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e0aca067ed43de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>