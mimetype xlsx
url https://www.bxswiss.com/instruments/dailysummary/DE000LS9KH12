--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc346f3aaba294f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc33c32be71e4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e0aca067ed43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re991f77b013b45a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1adc28bf1904570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e0aca067ed43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69b2520873045ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re991f77b013b45a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>309,397</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>