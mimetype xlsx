--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc33c32be71e4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4756888e26b24afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re991f77b013b45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1978e6215e471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69b2520873045ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re991f77b013b45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e79c60111e4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1978e6215e471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>