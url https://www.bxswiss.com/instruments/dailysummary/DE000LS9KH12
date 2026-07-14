--- v10 (2026-06-24)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4756888e26b24afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855d8f4abb224789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d1978e6215e471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0523e9827e604296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e79c60111e4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d1978e6215e471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7e1ed595514c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0523e9827e604296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>