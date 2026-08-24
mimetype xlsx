--- v11 (2026-07-14)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855d8f4abb224789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd8beda0dcf45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0523e9827e604296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515cee74380b447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7e1ed595514c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0523e9827e604296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671f44bb8c5d4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515cee74380b447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,100</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>