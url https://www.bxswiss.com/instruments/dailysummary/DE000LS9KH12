--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd8beda0dcf45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b6e7524cf466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515cee74380b447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c4640845834835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671f44bb8c5d4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515cee74380b447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4e983642a4459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c4640845834835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>