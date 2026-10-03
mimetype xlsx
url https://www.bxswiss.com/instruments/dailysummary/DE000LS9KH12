--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b6e7524cf466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f4daaaf7949b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c4640845834835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f4085497f249a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4e983642a4459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c4640845834835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97f6403ab8f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f4085497f249a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>