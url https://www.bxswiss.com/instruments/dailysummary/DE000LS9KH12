--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f4daaaf7949b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77282efcec0f48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f4085497f249a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f0d190f339487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97f6403ab8f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f4085497f249a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40945cc526dd440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f0d190f339487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZAHLENWERK</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KH12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>