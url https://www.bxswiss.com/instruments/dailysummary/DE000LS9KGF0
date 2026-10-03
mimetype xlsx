--- v12 (2026-08-22)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f38e7d8f6d4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b169f1d13a4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bc29a6bc074eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b1809db05640c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ace1ed85103404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bc29a6bc074eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce65b8fce064ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b1809db05640c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>136,876</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>