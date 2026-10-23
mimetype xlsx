--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b169f1d13a4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc13640177964af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b1809db05640c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb046f583e074565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce65b8fce064ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b1809db05640c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5733c6cd264a49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb046f583e074565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>