--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a7326b70434a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25913e26c65f4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58bc930a6314215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d6bb5befc94939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2235758f6b546dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58bc930a6314215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454fc7db98e1407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d6bb5befc94939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>120,207</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,136</x:t>
-[...458 lines deleted...]
-          <x:t>121,422</x:t>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>