--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25913e26c65f4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90c560bc4074a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d6bb5befc94939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d4e73266d0470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454fc7db98e1407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d6bb5befc94939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276606439af644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d4e73266d0470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>