--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90c560bc4074a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d2ca74b6f44f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d4e73266d0470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea021fd91c814923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276606439af644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d4e73266d0470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989f8fccd1d8408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea021fd91c814923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>