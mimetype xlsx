--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d2ca74b6f44f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5503a9fa04a84536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea021fd91c814923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9147e4c1d2f7445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R989f8fccd1d8408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea021fd91c814923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bd5860b7f54591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9147e4c1d2f7445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>132,989</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>