--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5503a9fa04a84536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66280510a1494822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9147e4c1d2f7445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e114db4d9e0490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2bd5860b7f54591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9147e4c1d2f7445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374c3218319b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e114db4d9e0490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>