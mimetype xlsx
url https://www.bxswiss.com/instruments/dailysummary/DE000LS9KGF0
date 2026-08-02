--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66280510a1494822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfd393843a345df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e114db4d9e0490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9f4050e2eb41cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374c3218319b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e114db4d9e0490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdce46aaeed48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9f4050e2eb41cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>