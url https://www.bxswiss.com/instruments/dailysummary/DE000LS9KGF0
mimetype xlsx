--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfd393843a345df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f38e7d8f6d4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9f4050e2eb41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71bc29a6bc074eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdce46aaeed48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9f4050e2eb41cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ace1ed85103404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71bc29a6bc074eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wusch31_dividendenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>136,998</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,380</x:t>
-[...220 lines deleted...]
-          <x:t>138,137</x:t>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>