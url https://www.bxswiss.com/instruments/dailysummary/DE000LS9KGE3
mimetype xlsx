--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a43fd476324860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe56d033fb9e4e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2c5a1f8f4b488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4382ec549f264d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c9ada6dd9f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2c5a1f8f4b488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438aecf886ca4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4382ec549f264d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>91,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,026</x:t>
-[...102 lines deleted...]
-          <x:t>91,306</x:t>
+          <x:t>91,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>90,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>