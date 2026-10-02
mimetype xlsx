--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe56d033fb9e4e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d251a835dd4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4382ec549f264d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2163278fd147a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438aecf886ca4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4382ec549f264d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdd46a3ebf14684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2163278fd147a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>91,110</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,026</x:t>
-[...102 lines deleted...]
-          <x:t>91,306</x:t>
+          <x:t>91,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,717</x:t>
-[...151 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,346</x:t>
-[...279 lines deleted...]
-          <x:t>91,692</x:t>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>