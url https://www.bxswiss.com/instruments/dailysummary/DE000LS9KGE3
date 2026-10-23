--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d251a835dd4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd81511c918374b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf2163278fd147a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3fa42c11b24bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdd46a3ebf14684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf2163278fd147a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea13760e24b4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3fa42c11b24bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>91,488</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>