--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c544391b1f4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cae14adfa94aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f4d79021c745d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc39ee5f8e84092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38f51391f6b4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f4d79021c745d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fa4bc20874d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc39ee5f8e84092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>