--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cae14adfa94aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1f4cb4080b437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc39ee5f8e84092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5afa1ab7e49462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fa4bc20874d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc39ee5f8e84092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53bdabf1ccc48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5afa1ab7e49462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,468</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,185</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>89,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,098</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>