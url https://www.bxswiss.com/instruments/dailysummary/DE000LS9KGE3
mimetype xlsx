--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1f4cb4080b437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c957cdcfdc496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5afa1ab7e49462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21661dd0f56f4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53bdabf1ccc48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5afa1ab7e49462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23825df681eb4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21661dd0f56f4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>89,157</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>90,098</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,903</x:t>
-[...33 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,059</x:t>
-[...171 lines deleted...]
-          <x:t>89,454</x:t>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>