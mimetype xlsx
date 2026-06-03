--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c957cdcfdc496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8fc97d7bbc41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21661dd0f56f4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a750ad13d8a46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23825df681eb4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21661dd0f56f4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2b03b38f814a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a750ad13d8a46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>