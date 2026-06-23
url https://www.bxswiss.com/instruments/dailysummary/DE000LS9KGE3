--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8fc97d7bbc41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5632d81b9d7047b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a750ad13d8a46cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824ff901654847c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2b03b38f814a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a750ad13d8a46cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d5dae7212345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824ff901654847c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,302</x:t>
-[...53 lines deleted...]
-          <x:t>89,381</x:t>
+          <x:t>89,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,245</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>