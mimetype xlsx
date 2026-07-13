--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5632d81b9d7047b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa15f0caff846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824ff901654847c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f0ddcf6d646fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d5dae7212345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824ff901654847c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a57f599f636466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f0ddcf6d646fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>89,893</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>89,837</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,725</x:t>
-[...85 lines deleted...]
-          <x:t>90,401</x:t>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>