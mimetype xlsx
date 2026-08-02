--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa15f0caff846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63f6ed5f1e44c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f0ddcf6d646fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdf6ca9e0ab4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a57f599f636466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f0ddcf6d646fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97a3713ece5485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdf6ca9e0ab4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,725</x:t>
-[...16 lines deleted...]
-          <x:t>90,078</x:t>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,960</x:t>
-[...124 lines deleted...]
-          <x:t>90,182</x:t>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,142</x:t>
-[...301 lines deleted...]
-          <x:t>89,959</x:t>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>