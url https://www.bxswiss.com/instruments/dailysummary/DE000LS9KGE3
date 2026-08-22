--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63f6ed5f1e44c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a43fd476324860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdf6ca9e0ab4b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2c5a1f8f4b488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97a3713ece5485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdf6ca9e0ab4b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c9ada6dd9f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2c5a1f8f4b488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Brem-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KGE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>