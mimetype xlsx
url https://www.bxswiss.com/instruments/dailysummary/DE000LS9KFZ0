--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847cb88cbcfb415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8155742cebd4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6ad2ef94bc460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2492c68cb50443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e3f1bc4a894cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6ad2ef94bc460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47c53901a8544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2492c68cb50443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>