--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8155742cebd4cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4ff33f15e74507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2492c68cb50443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2259ecedcba945b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47c53901a8544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2492c68cb50443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be68d5b37724051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2259ecedcba945b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>