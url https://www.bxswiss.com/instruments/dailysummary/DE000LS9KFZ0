--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa1746f11484d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17020c7373a64b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d29e8f666c4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0605a8ad92844ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9fcbf59f09423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d29e8f666c4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf21a5815574b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0605a8ad92844ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>533,364</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>