--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17020c7373a64b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dea688e8ae4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0605a8ad92844ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e663e1e5594ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf21a5815574b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0605a8ad92844ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e185bd1e404eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e663e1e5594ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>