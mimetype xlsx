--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dea688e8ae4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfcd9ddfb9c433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e663e1e5594ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f81739f82a42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e185bd1e404eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e663e1e5594ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc2b18d5a6147f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f81739f82a42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>