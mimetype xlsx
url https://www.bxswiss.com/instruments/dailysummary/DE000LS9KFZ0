--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfcd9ddfb9c433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeca1faa90ad497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f81739f82a42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e25f4560ac4fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc2b18d5a6147f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f81739f82a42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra670c2bc341f47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e25f4560ac4fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>