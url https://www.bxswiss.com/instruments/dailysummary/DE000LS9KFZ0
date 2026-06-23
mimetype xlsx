--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeca1faa90ad497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39451a3229842e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e25f4560ac4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa2af6ffd9a4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra670c2bc341f47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e25f4560ac4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda32920681314240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa2af6ffd9a4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>