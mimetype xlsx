--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39451a3229842e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e7eec9633442da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa2af6ffd9a4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb041123124664569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda32920681314240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa2af6ffd9a4119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b307498d944ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb041123124664569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>