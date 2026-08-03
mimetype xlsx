--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e7eec9633442da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9264384cb0ee4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb041123124664569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47205b92b9554d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b307498d944ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb041123124664569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491da8150a874a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47205b92b9554d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>