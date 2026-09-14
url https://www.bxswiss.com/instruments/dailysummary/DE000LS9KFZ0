--- v10 (2026-08-03)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9264384cb0ee4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847cb88cbcfb415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47205b92b9554d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6ad2ef94bc460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491da8150a874a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47205b92b9554d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e3f1bc4a894cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6ad2ef94bc460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>First Selection USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>367,848</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>