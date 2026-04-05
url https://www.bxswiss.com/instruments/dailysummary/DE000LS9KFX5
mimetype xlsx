--- v3 (2026-01-10)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b5c1d705414255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d293906b654cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169bf13356884fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26d9f8e08d540d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9922cd02c1044547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169bf13356884fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253da695a62a41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26d9f8e08d540d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>107,849</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>