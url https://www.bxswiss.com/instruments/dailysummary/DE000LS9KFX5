--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d293906b654cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3a5b6520ff45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26d9f8e08d540d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd1369b599947df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253da695a62a41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26d9f8e08d540d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5052bd6bea4943d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd1369b599947df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>