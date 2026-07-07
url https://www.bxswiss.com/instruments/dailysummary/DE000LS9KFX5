--- v5 (2026-04-25)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3a5b6520ff45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64300cd91c641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd1369b599947df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1010be57f574a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5052bd6bea4943d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd1369b599947df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021f5b733a364196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1010be57f574a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>105,970</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>106,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,843</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>106,168</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>