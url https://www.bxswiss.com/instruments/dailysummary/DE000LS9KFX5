--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64300cd91c641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf535e8e5ece2480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1010be57f574a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa1df18008e4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021f5b733a364196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1010be57f574a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re743f6f8566d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa1df18008e4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>105,797</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,991</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>106,088</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>106,057</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>