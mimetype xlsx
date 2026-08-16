--- v7 (2026-07-27)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf535e8e5ece2480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef9cf472e934660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa1df18008e4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ddd811c4b842b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re743f6f8566d4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa1df18008e4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6790d0fc944713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ddd811c4b842b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,306</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>106,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,422</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>