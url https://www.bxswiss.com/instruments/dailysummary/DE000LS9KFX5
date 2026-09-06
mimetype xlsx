--- v8 (2026-08-16)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef9cf472e934660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1f2771f0844ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ddd811c4b842b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22192abca4594a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6790d0fc944713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ddd811c4b842b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586183ca65ea4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22192abca4594a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>