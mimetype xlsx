--- v9 (2026-09-06)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1f2771f0844ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23908c05fab34bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22192abca4594a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303c4c10437a4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586183ca65ea4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22192abca4594a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720ed647b8fd4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303c4c10437a4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>107,564</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,709</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>107,923</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>108,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>