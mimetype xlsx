--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23908c05fab34bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbd6447b64c4f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303c4c10437a4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4456eeed22724a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R720ed647b8fd4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303c4c10437a4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4b62f9239546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4456eeed22724a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>108,052</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,025</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>