--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbd6447b64c4f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7be89b80d3d45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4456eeed22724a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9aa89f3cca4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4b62f9239546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4456eeed22724a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d3834fc2a345bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9aa89f3cca4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bavarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>