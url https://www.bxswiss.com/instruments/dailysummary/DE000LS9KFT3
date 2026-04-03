--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31f7f63e30c4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad38e174d6e49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404777e564c1498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633e6fc6ee3e4e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd114a24605624b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404777e564c1498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f82fd6e804484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633e6fc6ee3e4e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>