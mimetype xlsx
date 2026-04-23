--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad38e174d6e49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd98620e314ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633e6fc6ee3e4e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6070f50a46a4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f82fd6e804484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633e6fc6ee3e4e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3083f3d64384d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6070f50a46a4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>