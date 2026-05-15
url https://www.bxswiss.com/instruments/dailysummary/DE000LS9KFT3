--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd98620e314ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58301dc7bdae4e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6070f50a46a4b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31edc117cef640fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3083f3d64384d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6070f50a46a4b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edb231fd9034121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31edc117cef640fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>