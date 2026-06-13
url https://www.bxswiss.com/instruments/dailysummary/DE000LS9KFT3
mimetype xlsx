--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58301dc7bdae4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f84a21ed75748e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31edc117cef640fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352a9abd5f748ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edb231fd9034121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31edc117cef640fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f6bcb69584e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352a9abd5f748ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,681</x:t>
-[...225 lines deleted...]
-          <x:t>109,669</x:t>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>