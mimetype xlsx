--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f84a21ed75748e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098ab9ad297242a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352a9abd5f748ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e45b2aa25c47cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f6bcb69584e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352a9abd5f748ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbe75d903284293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e45b2aa25c47cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>110,530</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,669</x:t>
-[...566 lines deleted...]
-          <x:t>107,855</x:t>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>