--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098ab9ad297242a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4470ada3b4d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e45b2aa25c47cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra132302e8c2f4891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbe75d903284293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e45b2aa25c47cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8925d8bbe8ce4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra132302e8c2f4891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>