--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4470ada3b4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7678f8db84438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra132302e8c2f4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c226e5a57d44ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8925d8bbe8ce4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra132302e8c2f4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e133a67a94847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c226e5a57d44ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>