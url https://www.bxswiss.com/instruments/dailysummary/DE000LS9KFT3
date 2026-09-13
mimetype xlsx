--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7678f8db84438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4254f9080f644fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c226e5a57d44ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd798349fb285405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e133a67a94847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c226e5a57d44ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9611807ba4c2469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd798349fb285405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>121,565</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>122,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>