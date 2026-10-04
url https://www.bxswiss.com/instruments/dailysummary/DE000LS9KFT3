--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4254f9080f644fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e654557fa394df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd798349fb285405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1109837c4048d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9611807ba4c2469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd798349fb285405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54047f35a22462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1109837c4048d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>