--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e654557fa394df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e76229d6b24355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1109837c4048d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a97ae763d94fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54047f35a22462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1109837c4048d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd26b43456d4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a97ae763d94fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFT3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>