--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb08b3ddc56f4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe729b794db4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975eb5381d574a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b64a6917ab4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb8cba29d9742a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975eb5381d574a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9656573780043e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b64a6917ab4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>146,030</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>147,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>