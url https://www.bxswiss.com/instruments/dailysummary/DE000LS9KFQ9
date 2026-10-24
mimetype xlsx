--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe729b794db4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9085d6036074713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b64a6917ab4d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344e0bce0da34055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9656573780043e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b64a6917ab4d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e4ebbbedf841fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344e0bce0da34055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>146,204</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,167</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>