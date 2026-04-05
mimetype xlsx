--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb124208e51c3440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdec432f0874fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028e047184744e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b7653a4737416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3968f93a1e437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028e047184744e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51eb5af307ac4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b7653a4737416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>142,811</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,559</x:t>
-[...463 lines deleted...]
-          <x:t>141,181</x:t>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>