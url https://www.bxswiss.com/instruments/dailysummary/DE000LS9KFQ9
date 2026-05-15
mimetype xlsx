--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdec432f0874fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032a97264d1f40bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b7653a4737416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref75457a0c0544dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51eb5af307ac4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b7653a4737416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree440d4fa6a1495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref75457a0c0544dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>143,137</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,959</x:t>
-[...166 lines deleted...]
-          <x:t>143,998</x:t>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>