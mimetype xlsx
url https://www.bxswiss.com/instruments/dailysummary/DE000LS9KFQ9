--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032a97264d1f40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe82a7ad7544282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref75457a0c0544dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6586faf6eee24146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree440d4fa6a1495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref75457a0c0544dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e85da6c4e342d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6586faf6eee24146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>143,048</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,077</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,961</x:t>
-[...193 lines deleted...]
-          <x:t>143,001</x:t>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>