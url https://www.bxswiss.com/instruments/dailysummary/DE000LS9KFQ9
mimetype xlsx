--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe82a7ad7544282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57d2e374e97416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6586faf6eee24146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bda1a03c6d4d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e85da6c4e342d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6586faf6eee24146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb1b9658c124b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bda1a03c6d4d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,077</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,961</x:t>
-[...561 lines deleted...]
-          <x:t>143,120</x:t>
+          <x:t>143,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,077</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>