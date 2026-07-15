--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57d2e374e97416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b985083d3e745a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bda1a03c6d4d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1d505c21a24a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb1b9658c124b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bda1a03c6d4d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ed28b6750443a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1d505c21a24a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>143,152</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,841</x:t>
-[...171 lines deleted...]
-          <x:t>143,721</x:t>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>