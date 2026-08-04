--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b985083d3e745a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe2eaa6391f46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1d505c21a24a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ef432b85e94627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ed28b6750443a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1d505c21a24a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8501827aa9b54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ef432b85e94627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,841</x:t>
-[...58 lines deleted...]
-          <x:t>143,372</x:t>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>143,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>