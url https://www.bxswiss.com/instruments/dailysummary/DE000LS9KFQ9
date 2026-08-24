--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe2eaa6391f46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf851a459ad4373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ef432b85e94627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91fe5104fb140a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8501827aa9b54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ef432b85e94627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600526f7b3bd45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91fe5104fb140a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>