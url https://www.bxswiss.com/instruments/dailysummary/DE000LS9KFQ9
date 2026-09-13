--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf851a459ad4373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb08b3ddc56f4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91fe5104fb140a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975eb5381d574a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600526f7b3bd45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91fe5104fb140a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb8cba29d9742a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975eb5381d574a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>allerlei-Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>145,407</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,616</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>145,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,543</x:t>
-[...220 lines deleted...]
-          <x:t>145,648</x:t>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>