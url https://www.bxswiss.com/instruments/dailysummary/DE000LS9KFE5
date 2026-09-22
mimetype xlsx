--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2de0570686409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a08f3b1a12423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41829ecb36964049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2971d54a536342d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe002d7cf124993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41829ecb36964049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a814a38b674e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2971d54a536342d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>