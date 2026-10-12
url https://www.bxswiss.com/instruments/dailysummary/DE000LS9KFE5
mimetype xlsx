--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a08f3b1a12423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a4639135de4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2971d54a536342d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3972659fc640ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a814a38b674e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2971d54a536342d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3b9b37c5874c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3972659fc640ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>