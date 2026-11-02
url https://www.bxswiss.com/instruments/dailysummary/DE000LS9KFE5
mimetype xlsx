--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a4639135de4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1664063d553a4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3972659fc640ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4428079d43ee4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3b9b37c5874c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3972659fc640ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a730ef7482477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4428079d43ee4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,575</x:t>
-[...360 lines deleted...]
-          <x:t>267,127</x:t>
+          <x:t>267,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>