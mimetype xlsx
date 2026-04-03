--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d36bc57b8d46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f373bce020d4fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1301acd3ad704fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b327c09bd44208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9399756737d4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1301acd3ad704fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ebe595db11433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b327c09bd44208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>240,831</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>