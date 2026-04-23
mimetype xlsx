--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f373bce020d4fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9768e8de96104e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b327c09bd44208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5322761615a142db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ebe595db11433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b327c09bd44208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd061adcf47441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5322761615a142db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>