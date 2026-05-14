--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9768e8de96104e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b150fef494965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5322761615a142db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095a7206d64243c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd061adcf47441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5322761615a142db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3575fb65c0487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095a7206d64243c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>