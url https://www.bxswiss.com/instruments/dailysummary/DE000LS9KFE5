--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1b150fef494965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea10777ff1d4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095a7206d64243c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4bd7a51a934836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3575fb65c0487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095a7206d64243c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486be3d0181645de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4bd7a51a934836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>