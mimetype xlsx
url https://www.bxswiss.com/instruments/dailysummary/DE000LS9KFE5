--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea10777ff1d4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc211b7308c674fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4bd7a51a934836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c89ad7112c4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486be3d0181645de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4bd7a51a934836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb601720d66d9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c89ad7112c4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>