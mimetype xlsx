--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc211b7308c674fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbf5703a0b74c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c89ad7112c4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2074fddcede34304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb601720d66d9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c89ad7112c4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09bdf5d2f1c43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2074fddcede34304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>