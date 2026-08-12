--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbf5703a0b74c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e8a3631ad3449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2074fddcede34304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b40e74497d4c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09bdf5d2f1c43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2074fddcede34304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7315020fdfa64753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b40e74497d4c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>