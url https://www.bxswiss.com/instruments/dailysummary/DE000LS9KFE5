--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e8a3631ad3449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2de0570686409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b40e74497d4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41829ecb36964049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7315020fdfa64753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b40e74497d4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe002d7cf124993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41829ecb36964049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AB Innovativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>