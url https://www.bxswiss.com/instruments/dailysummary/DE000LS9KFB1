--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1647d4b70443f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0237bc6aa934fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4f922d09db4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3960dafa87450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e436eb4b02b4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4f922d09db4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584e05f4db874d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3960dafa87450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>120,165</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,043</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>120,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,900</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>