--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0237bc6aa934fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02c3116b3c14a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3960dafa87450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0ceb23565c46e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584e05f4db874d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3960dafa87450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b034ee5caa54330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0ceb23565c46e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>