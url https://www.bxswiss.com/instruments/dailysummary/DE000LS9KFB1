--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02c3116b3c14a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a6af0003b44263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0ceb23565c46e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc284d3d4185241de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b034ee5caa54330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0ceb23565c46e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517211e9857d436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc284d3d4185241de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>