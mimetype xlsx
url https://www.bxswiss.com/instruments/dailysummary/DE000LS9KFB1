--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dd8ce757384489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1432399723964d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330edb8a840e4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44028895a7e44e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ec7579148e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330edb8a840e4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939d09f638d14f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44028895a7e44e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>