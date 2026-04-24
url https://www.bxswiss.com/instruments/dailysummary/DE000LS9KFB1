--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1432399723964d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd049e9964724aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44028895a7e44e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4321c352dc8c4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939d09f638d14f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44028895a7e44e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22e92b0ec244246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4321c352dc8c4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,639</x:t>
@@ -764,31 +306,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>