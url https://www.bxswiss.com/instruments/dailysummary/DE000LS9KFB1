--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd049e9964724aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b9359aa7a742d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4321c352dc8c4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec054057c0147fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22e92b0ec244246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4321c352dc8c4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082d68f29f842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec054057c0147fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>