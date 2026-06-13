--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b9359aa7a742d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e17521336844c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec054057c0147fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2ed22224c745aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082d68f29f842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec054057c0147fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eff63d912c464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2ed22224c745aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>