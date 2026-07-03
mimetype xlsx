--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e17521336844c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7836e1c773a5436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2ed22224c745aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a262444b44826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7eff63d912c464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2ed22224c745aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1551c0c8346544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a262444b44826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>