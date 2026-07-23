--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7836e1c773a5436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018fec4d914f4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a262444b44826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08252afd9185476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1551c0c8346544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a262444b44826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8090d272fe4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08252afd9185476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>