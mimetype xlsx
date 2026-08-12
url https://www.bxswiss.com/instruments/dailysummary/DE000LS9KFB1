--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018fec4d914f4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742133ae1a4c4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08252afd9185476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bcd3e87d9341eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8090d272fe4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08252afd9185476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee26d88d0cf4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bcd3e87d9341eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>118,499</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,639</x:t>
-[...328 lines deleted...]
-          <x:t>116,528</x:t>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>