--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742133ae1a4c4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1647d4b70443f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bcd3e87d9341eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4f922d09db4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee26d88d0cf4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bcd3e87d9341eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e436eb4b02b4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4f922d09db4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster der Menschheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KFB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,529</x:t>
-[...279 lines deleted...]
-          <x:t>120,207</x:t>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>