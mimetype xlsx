--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612677968d9c411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3123dc817c47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344d482149a741f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e31a4f693914bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3450c33338462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344d482149a741f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc023a8f96a4414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e31a4f693914bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>