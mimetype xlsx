--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3123dc817c47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d506b6d95644da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e31a4f693914bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0a658e909a4f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc023a8f96a4414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e31a4f693914bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re796d30d9362472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0a658e909a4f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>