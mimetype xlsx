--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d506b6d95644da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1425c5b769594a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0a658e909a4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ae98f4e5bd44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re796d30d9362472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0a658e909a4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edb523357604599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ae98f4e5bd44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>