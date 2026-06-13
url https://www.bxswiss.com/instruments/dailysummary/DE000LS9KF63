--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1425c5b769594a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa69dda65bd45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ae98f4e5bd44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae322ffd336f465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edb523357604599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ae98f4e5bd44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d24c21f8764206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae322ffd336f465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>