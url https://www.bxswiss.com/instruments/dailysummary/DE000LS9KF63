--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa69dda65bd45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1dc614400f48ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae322ffd336f465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fecca8173d34b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d24c21f8764206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae322ffd336f465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6978b137b8c74c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fecca8173d34b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>