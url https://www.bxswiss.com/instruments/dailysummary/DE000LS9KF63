--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1dc614400f48ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39667774f77847b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fecca8173d34b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677bc6d283f4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6978b137b8c74c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fecca8173d34b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd380bbc2bfc4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677bc6d283f4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>