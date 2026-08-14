--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39667774f77847b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9ccc5af0dc4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677bc6d283f4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1242f3ac4c92437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd380bbc2bfc4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677bc6d283f4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290957a211434354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1242f3ac4c92437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>