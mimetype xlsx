--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9ccc5af0dc4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bac5312e4d44855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1242f3ac4c92437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2150134d5f784e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290957a211434354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1242f3ac4c92437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6707096da49b47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2150134d5f784e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>