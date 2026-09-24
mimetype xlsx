--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bac5312e4d44855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a31f2477b39408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2150134d5f784e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbe3a4057af4e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6707096da49b47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2150134d5f784e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30df62e0fcdc4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbe3a4057af4e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>