--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a31f2477b39408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f7b635c2094df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbe3a4057af4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb14c73817849fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30df62e0fcdc4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbe3a4057af4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aed602c672b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb14c73817849fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>116,896</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,400</x:t>
-[...237 lines deleted...]
-          <x:t>114,043</x:t>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>116,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>