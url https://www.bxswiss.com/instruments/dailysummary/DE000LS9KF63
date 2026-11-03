--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f7b635c2094df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1529321ce3594258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb14c73817849fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb310627ac75645cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aed602c672b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb14c73817849fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9411f9ef24664af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb310627ac75645cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Fishfarming</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>114,043</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>