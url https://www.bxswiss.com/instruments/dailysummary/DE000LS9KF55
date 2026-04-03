--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re050bc18a55449c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eb37c1eff74a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041b4c9c4312471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1749d8ec134145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e591ce6998c4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041b4c9c4312471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60f92f56fa64be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1749d8ec134145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>