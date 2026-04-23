--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05eb37c1eff74a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc468fe650c0e4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1749d8ec134145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bf53ae6b3b4901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60f92f56fa64be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1749d8ec134145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3e5a2364a548c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bf53ae6b3b4901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>