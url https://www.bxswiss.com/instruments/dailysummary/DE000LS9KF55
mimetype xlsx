--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc468fe650c0e4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff60adc8ecc5454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9bf53ae6b3b4901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d8af15945f4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3e5a2364a548c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9bf53ae6b3b4901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa0ee1835f24345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d8af15945f4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>746,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>