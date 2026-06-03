--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff60adc8ecc5454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcb6a878eed4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d8af15945f4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41141f6b0da4a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa0ee1835f24345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d8af15945f4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b89c5b2865b4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41141f6b0da4a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>899,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>