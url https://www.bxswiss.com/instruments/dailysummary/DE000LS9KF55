--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcb6a878eed4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea8aca95faa4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf41141f6b0da4a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0947db14b04edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b89c5b2865b4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf41141f6b0da4a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef19c67c27741f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0947db14b04edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>936,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>945,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.006,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.045,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.005,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>