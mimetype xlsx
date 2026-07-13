--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea8aca95faa4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba29a17dac1147f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0947db14b04edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9858e03e01d4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef19c67c27741f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0947db14b04edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48a92bc10fe45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9858e03e01d4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>913,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.008,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.018,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>