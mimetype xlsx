--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba29a17dac1147f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120dbce3e23241b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9858e03e01d4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4f385b39924dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48a92bc10fe45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9858e03e01d4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a515256344d4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4f385b39924dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.003,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>941,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>874,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>