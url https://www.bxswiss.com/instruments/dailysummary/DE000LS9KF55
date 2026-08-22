--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120dbce3e23241b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abf9c0f3fe64d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4f385b39924dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8ae4a3b5a8452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a515256344d4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4f385b39924dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bca90554e9b4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8ae4a3b5a8452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>843,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>