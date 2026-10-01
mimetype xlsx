--- v13 (2026-08-22)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abf9c0f3fe64d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0240480c2d1f4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8ae4a3b5a8452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd039bc57869942d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bca90554e9b4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8ae4a3b5a8452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077c142b59d0465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd039bc57869942d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>765,356</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>