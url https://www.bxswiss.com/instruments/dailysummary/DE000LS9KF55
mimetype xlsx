--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0240480c2d1f4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc916c2d728334998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd039bc57869942d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2fbd33cae34413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077c142b59d0465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd039bc57869942d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58727a4d7d1746a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2fbd33cae34413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>852,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>