--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2993770ee1cc4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102658b2b02f4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8671ed4373aa4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ae551dd3e541b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9181d928c094157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8671ed4373aa4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882907b441c4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ae551dd3e541b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>