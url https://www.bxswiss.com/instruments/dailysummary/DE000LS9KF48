--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102658b2b02f4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426e47193a6480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ae551dd3e541b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6fbe1a4984ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7882907b441c4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ae551dd3e541b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29976d16e2a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6fbe1a4984ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>