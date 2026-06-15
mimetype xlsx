--- v7 (2026-04-27)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9426e47193a6480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2e57b8c913481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a6fbe1a4984ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe36bed18b04027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29976d16e2a4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a6fbe1a4984ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee3aaab268f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe36bed18b04027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>189,190</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>