--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2e57b8c913481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656d69cfd690459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe36bed18b04027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1547737c21b74396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee3aaab268f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe36bed18b04027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5bbed974d24bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1547737c21b74396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>