--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656d69cfd690459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71905c399a2045a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1547737c21b74396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78ab32d18b34cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5bbed974d24bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1547737c21b74396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce0c9ca5b9044fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78ab32d18b34cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>