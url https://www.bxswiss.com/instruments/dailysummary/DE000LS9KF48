--- v10 (2026-07-05)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71905c399a2045a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f06e79815c4350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78ab32d18b34cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8b84045e46455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce0c9ca5b9044fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78ab32d18b34cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf231849969e4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8b84045e46455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>188,991</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>