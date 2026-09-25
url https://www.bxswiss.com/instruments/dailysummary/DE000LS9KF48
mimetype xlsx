--- v11 (2026-08-15)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f06e79815c4350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c9b3c65b684a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8b84045e46455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330551e8b386447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf231849969e4666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8b84045e46455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcfe14042c54639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330551e8b386447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...603 lines deleted...]
-          <x:t>197,875</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>199,003</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>