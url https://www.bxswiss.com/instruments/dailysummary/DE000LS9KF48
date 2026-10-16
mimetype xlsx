--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c9b3c65b684a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cca30e482b4690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330551e8b386447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f2668203684be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcfe14042c54639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330551e8b386447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44b31cf0132484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f2668203684be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>