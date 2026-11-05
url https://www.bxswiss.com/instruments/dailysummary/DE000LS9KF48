--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70cca30e482b4690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8546511d4e10442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f2668203684be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0703eff84aa04b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44b31cf0132484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f2668203684be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653058f8b5334e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0703eff84aa04b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Turn Around</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,488</x:t>
-[...151 lines deleted...]
-          <x:t>08.10.2026</x:t>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>189,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>