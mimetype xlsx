--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefa9a403c9c475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be0bf6ee5d49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca172c7b5854486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebd638418fe4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb81b78635a94d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca172c7b5854486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbb2820abc04ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebd638418fe4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>95,622</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>95,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,712</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>