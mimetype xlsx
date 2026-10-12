--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be0bf6ee5d49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45883cc3de74587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebd638418fe4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a2789155a3401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbb2820abc04ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebd638418fe4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c00d08d586e44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a2789155a3401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,096</x:t>
-[...414 lines deleted...]
-          <x:t>96,318</x:t>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>