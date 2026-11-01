--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45883cc3de74587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fadd2aa4fa14785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a2789155a3401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3059aaca8bc4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c00d08d586e44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a2789155a3401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce31297da284d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3059aaca8bc4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>