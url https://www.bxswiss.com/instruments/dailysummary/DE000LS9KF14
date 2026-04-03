--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11992f651f694ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b783ac1c1694ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c0c8e41c8944f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3c75b559a248a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaca6cbd2b7844ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c0c8e41c8944f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c08042932f4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3c75b559a248a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,782</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,172</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>92,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>