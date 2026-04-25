--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b783ac1c1694ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3960f2db02244980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3c75b559a248a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3266fd0a9a4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c08042932f4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3c75b559a248a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c887ca0fb341a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3266fd0a9a4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>