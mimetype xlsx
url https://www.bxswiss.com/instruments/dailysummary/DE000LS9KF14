--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3960f2db02244980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46288d070e842ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3266fd0a9a4698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bff926e7ab45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c887ca0fb341a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3266fd0a9a4698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf59e23610ea45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bff926e7ab45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,129</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,012</x:t>
-[...75 lines deleted...]
-          <x:t>94,497</x:t>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>94,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>