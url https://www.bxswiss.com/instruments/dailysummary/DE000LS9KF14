--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46288d070e842ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44fabd111c244ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bff926e7ab45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72eab5c5b68345be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf59e23610ea45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bff926e7ab45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d2570c65b24745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72eab5c5b68345be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,071</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,091</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,015</x:t>
-[...247 lines deleted...]
-          <x:t>93,828</x:t>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>