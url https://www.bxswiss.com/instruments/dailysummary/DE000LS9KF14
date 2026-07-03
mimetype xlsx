--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44fabd111c244ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3f337cd32545bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72eab5c5b68345be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958e9e5ed524a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d2570c65b24745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72eab5c5b68345be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445911ba7b7f474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958e9e5ed524a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>