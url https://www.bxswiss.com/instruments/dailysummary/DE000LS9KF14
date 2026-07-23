--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3f337cd32545bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a7b52e5ff54a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958e9e5ed524a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e452094ca24596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445911ba7b7f474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958e9e5ed524a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8272834ab6fd4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e452094ca24596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,140</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>94,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,256</x:t>
-[...80 lines deleted...]
-          <x:t>94,400</x:t>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>94,394</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>94,076</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>