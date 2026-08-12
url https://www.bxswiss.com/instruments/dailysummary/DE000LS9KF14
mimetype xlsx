--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a7b52e5ff54a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292b5fc86bc24b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e452094ca24596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0861497ef4c462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8272834ab6fd4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e452094ca24596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549c504f41d461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0861497ef4c462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,394</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>94,825</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,732</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>94,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>