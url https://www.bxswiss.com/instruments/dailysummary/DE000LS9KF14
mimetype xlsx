--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292b5fc86bc24b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefa9a403c9c475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0861497ef4c462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca172c7b5854486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549c504f41d461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0861497ef4c462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb81b78635a94d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca172c7b5854486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DTH Alpha Dividend Strategies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KF14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>