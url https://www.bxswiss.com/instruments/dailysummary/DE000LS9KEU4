--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181c42abad724dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd7bbf4dec14363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f897ae3a0a4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa1075edc504384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894f0730e5c848c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f897ae3a0a4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d458e6b28fe4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa1075edc504384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>