--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd7bbf4dec14363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0963c2ffb2e4e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa1075edc504384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a4755407fd453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d458e6b28fe4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa1075edc504384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a4f055b9c4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a4755407fd453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>