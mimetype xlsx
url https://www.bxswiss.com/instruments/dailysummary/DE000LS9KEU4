--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0963c2ffb2e4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9891631b35448d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a4755407fd453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730699bb73164ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a4f055b9c4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a4755407fd453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f24d5b16fce40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730699bb73164ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>