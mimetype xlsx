--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9891631b35448d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1719f19d67d4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730699bb73164ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766bff8c930b47c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f24d5b16fce40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730699bb73164ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9f3871d6a8487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766bff8c930b47c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>182,823</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>174,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>