--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1719f19d67d4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009687816d8e4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766bff8c930b47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f6bebebfdd457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9f3871d6a8487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766bff8c930b47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf7bd906f604aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f6bebebfdd457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>180,667</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,681</x:t>
-[...544 lines deleted...]
-          <x:t>180,339</x:t>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>