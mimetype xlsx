--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009687816d8e4057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf501eb0cc34749bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f6bebebfdd457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da303e110d84a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf7bd906f604aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f6bebebfdd457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15c898fd6d54040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da303e110d84a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>