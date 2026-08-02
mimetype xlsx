--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf501eb0cc34749bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5757d35f4b47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da303e110d84a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b769f5af1847ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15c898fd6d54040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da303e110d84a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e242e956ae94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b769f5af1847ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>