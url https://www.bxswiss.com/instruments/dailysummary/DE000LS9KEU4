--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5757d35f4b47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63095257ae354fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b769f5af1847ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcee03f4c0b47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e242e956ae94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b769f5af1847ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26600aedf3b84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcee03f4c0b47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>