--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63095257ae354fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61775956877e4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcee03f4c0b47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1c5264e65e4578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26600aedf3b84f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcee03f4c0b47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a723ace633c42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1c5264e65e4578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>