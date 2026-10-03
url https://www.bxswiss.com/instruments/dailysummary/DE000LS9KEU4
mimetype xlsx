--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61775956877e4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68d289387294c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1c5264e65e4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb19f90ed404340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a723ace633c42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1c5264e65e4578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e2f2f3cb4a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb19f90ed404340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>