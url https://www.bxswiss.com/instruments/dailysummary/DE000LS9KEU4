--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68d289387294c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceba2164b0424f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb19f90ed404340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082d21ccf9524aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e2f2f3cb4a42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb19f90ed404340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572879d0c31e4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082d21ccf9524aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World of Goliat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>187,158</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,078</x:t>
-[...269 lines deleted...]
-          <x:t>182,231</x:t>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>