--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fce3bb804d74670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ec056132b4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8438615d1c7f4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b01396d084b4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03868572d784531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8438615d1c7f4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08518df0b16243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b01396d084b4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>240,027</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,502</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>