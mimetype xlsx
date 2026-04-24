--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ec056132b4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247075941cc44c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b01396d084b4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce83e486bb3491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08518df0b16243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b01396d084b4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce113087e004e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce83e486bb3491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>