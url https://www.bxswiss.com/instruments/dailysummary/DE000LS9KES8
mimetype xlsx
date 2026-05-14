--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247075941cc44c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b0d7aae5ac4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce83e486bb3491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed11fd956ca430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce113087e004e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce83e486bb3491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0713b9ecdc44665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed11fd956ca430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>