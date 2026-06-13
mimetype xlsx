--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b0d7aae5ac4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4f870cf9ed4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed11fd956ca430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbc0b1a87c54aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0713b9ecdc44665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed11fd956ca430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132b09d67ede48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbc0b1a87c54aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>