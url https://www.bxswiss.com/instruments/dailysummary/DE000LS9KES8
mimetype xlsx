--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4f870cf9ed4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc0dcb927b74179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbc0b1a87c54aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5e04adcf4c4a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132b09d67ede48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbc0b1a87c54aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168beb5b8674099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5e04adcf4c4a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>