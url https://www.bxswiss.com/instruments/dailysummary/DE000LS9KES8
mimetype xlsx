--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc0dcb927b74179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a96fec141eb4e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5e04adcf4c4a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cc21bbc5ee4739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168beb5b8674099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5e04adcf4c4a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83527ad682844c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cc21bbc5ee4739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>