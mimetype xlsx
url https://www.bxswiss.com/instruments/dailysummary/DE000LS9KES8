--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a96fec141eb4e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55dd4de35b945ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cc21bbc5ee4739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1576c52ae54e43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83527ad682844c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cc21bbc5ee4739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc3128a3c8c4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1576c52ae54e43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>