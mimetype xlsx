--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55dd4de35b945ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aeeabe8ceee4e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1576c52ae54e43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d58c3eea444355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc3128a3c8c4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1576c52ae54e43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29466ac07e7e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d58c3eea444355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>