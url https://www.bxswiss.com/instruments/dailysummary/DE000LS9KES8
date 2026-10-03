--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aeeabe8ceee4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60c1bb8b3774c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d58c3eea444355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1024149a63b4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29466ac07e7e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d58c3eea444355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596e6c6adef9427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1024149a63b4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>289,990</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>288,956</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>292,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,603</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>