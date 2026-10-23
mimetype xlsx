--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60c1bb8b3774c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ae638c39d74175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1024149a63b4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2352ac8c9454718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596e6c6adef9427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1024149a63b4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb43908ad6e734ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2352ac8c9454718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Findex</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KES8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>