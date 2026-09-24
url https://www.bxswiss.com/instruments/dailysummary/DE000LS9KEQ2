--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3415c30c3f4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396c5d417e24ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc285999533d4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821858d37b704de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra610b00de99c40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc285999533d4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786325e7a5864dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821858d37b704de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>