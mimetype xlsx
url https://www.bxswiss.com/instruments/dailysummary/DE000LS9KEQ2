--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396c5d417e24ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e5563c9e3444ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821858d37b704de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re926a59e53304c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786325e7a5864dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821858d37b704de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd793799738554187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re926a59e53304c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>