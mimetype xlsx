--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e5563c9e3444ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68eb83821c4f4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re926a59e53304c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fde3fc2064a4074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd793799738554187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re926a59e53304c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45525be5e7a44347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fde3fc2064a4074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>