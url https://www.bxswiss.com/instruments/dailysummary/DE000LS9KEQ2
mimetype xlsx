--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ffc92c4c14492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1d6da87afa4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4140b9c85d174a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a51715a66844d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ca00f5bb254001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4140b9c85d174a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071596a7befb4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a51715a66844d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>