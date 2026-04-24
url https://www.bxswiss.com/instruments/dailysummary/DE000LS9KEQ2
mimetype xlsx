--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1d6da87afa4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcacec5e3ccf4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a51715a66844d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfece764670314731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071596a7befb4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a51715a66844d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35138c7b012342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfece764670314731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>