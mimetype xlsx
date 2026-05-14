--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcacec5e3ccf4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaadd364124462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfece764670314731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c36d7fa6a574d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35138c7b012342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfece764670314731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5318be507b42431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c36d7fa6a574d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>