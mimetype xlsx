--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaadd364124462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a735210dcac4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c36d7fa6a574d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cab4cc7b4b4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5318be507b42431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c36d7fa6a574d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0b0c404c9943f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cab4cc7b4b4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>