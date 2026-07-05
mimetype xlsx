--- v8 (2026-06-03)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a735210dcac4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1d5a4e68247b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34cab4cc7b4b4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59cf547698f49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0b0c404c9943f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34cab4cc7b4b4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a5843f2bd34e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59cf547698f49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>258,717</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>