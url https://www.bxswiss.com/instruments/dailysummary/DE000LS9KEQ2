--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1d5a4e68247b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fcf61b2b6f46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59cf547698f49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d01ff75dac14171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a5843f2bd34e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59cf547698f49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f99e5dfd35e4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d01ff75dac14171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>259,102</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>262,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>