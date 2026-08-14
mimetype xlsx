--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fcf61b2b6f46ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7988cfc38a00421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d01ff75dac14171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667633505d724eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f99e5dfd35e4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d01ff75dac14171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc97a82bcf994cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667633505d724eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>