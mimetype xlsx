--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7988cfc38a00421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3415c30c3f4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667633505d724eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc285999533d4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc97a82bcf994cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667633505d724eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra610b00de99c40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc285999533d4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core US-Equity Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>