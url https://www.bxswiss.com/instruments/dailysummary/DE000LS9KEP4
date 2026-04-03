--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10910b165d184f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a289b522bab48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244c482df5214a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7beb4109644461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcebd44153a54e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244c482df5214a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dde8bb774ba4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7beb4109644461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>