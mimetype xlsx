--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a289b522bab48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efa463a5b8d4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7beb4109644461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ee12eda87341df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dde8bb774ba4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7beb4109644461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60972fb201c94690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ee12eda87341df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>