--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efa463a5b8d4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfbb26653044ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ee12eda87341df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9840751808b44eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60972fb201c94690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ee12eda87341df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fc8b90853d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9840751808b44eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>