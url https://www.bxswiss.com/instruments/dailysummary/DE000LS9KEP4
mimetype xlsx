--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfbb26653044ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216c8c88a6f143a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9840751808b44eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re940dccaaaa04f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fc8b90853d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9840751808b44eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8de15b25814b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re940dccaaaa04f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>