--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216c8c88a6f143a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c999c16653b4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re940dccaaaa04f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f953da898c14746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8de15b25814b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re940dccaaaa04f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007b8b4948084a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f953da898c14746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>