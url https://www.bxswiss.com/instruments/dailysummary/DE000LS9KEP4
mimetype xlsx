--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c999c16653b4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979ca18dbc0c4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f953da898c14746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce547067d23d4d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R007b8b4948084a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f953da898c14746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f435e1b6f054a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce547067d23d4d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>