--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R979ca18dbc0c4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea36d92b91e4992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce547067d23d4d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f4de044bd642e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f435e1b6f054a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce547067d23d4d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66c43b3b2024656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f4de044bd642e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>