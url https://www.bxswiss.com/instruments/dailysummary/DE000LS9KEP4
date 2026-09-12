--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea36d92b91e4992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d31af33a3e4031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f4de044bd642e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7258766ad234703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66c43b3b2024656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f4de044bd642e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858418fa5046414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7258766ad234703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>172,475</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,932</x:t>
-[...490 lines deleted...]
-          <x:t>167,863</x:t>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>