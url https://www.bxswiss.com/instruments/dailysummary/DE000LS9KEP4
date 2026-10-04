--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d31af33a3e4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3f93efc9ef4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7258766ad234703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109e08aae38b4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858418fa5046414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7258766ad234703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5282eb9408ef4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109e08aae38b4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>