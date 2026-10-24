--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3f93efc9ef4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49e7f67b40744db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109e08aae38b4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ae73fbec504c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5282eb9408ef4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109e08aae38b4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0c5c53ac764a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ae73fbec504c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Player&amp;Mittelstand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>177,393</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,209</x:t>
-[...296 lines deleted...]
-          <x:t>181,076</x:t>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>