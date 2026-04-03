--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b8baa7aad242c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271494f475ec4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac89ab5ae124d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98b5223e500476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0522a2aba5fd469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac89ab5ae124d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc610df3d85fb4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98b5223e500476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>