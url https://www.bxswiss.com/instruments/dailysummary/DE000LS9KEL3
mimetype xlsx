--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271494f475ec4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e521c89a2804d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98b5223e500476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4c647bc8e44b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc610df3d85fb4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98b5223e500476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40eeb38f308747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4c647bc8e44b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>