--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e521c89a2804d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0eea35b6a94ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4c647bc8e44b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8538f849bbfd4c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40eeb38f308747c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4c647bc8e44b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb1c19c8ebb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8538f849bbfd4c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>