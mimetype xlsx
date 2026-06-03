--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0eea35b6a94ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84583e3d3aa24544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8538f849bbfd4c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a74d9d449524c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb1c19c8ebb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8538f849bbfd4c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79485a20a64468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a74d9d449524c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>142,084</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>