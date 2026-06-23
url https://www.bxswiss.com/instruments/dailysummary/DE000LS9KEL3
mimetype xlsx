--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84583e3d3aa24544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633ff2c4f0264f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a74d9d449524c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834ee344d20a406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79485a20a64468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a74d9d449524c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b96a636c359417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834ee344d20a406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>