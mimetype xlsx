--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633ff2c4f0264f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c02d6e5c78c4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834ee344d20a406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327fa0446daf4904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b96a636c359417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834ee344d20a406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da9961d364149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327fa0446daf4904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>143,487</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>143,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>