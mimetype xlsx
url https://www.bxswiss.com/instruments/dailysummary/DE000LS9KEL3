--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c02d6e5c78c4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7ea3fa21404e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327fa0446daf4904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96214bce39e8465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da9961d364149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327fa0446daf4904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a5dcbb7a7b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96214bce39e8465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>