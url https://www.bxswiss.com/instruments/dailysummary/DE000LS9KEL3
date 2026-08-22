--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7ea3fa21404e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365d0863d2fa4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96214bce39e8465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73a556f38de486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a5dcbb7a7b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96214bce39e8465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17236a0855194f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73a556f38de486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>