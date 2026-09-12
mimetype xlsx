--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365d0863d2fa4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50adf21f5243442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73a556f38de486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237d8386eb0647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17236a0855194f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73a556f38de486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c910de9a0b4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237d8386eb0647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>151,900</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,617</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>152,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,825</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>