--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50adf21f5243442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9b456b29da417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237d8386eb0647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b88602083546fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c910de9a0b4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237d8386eb0647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e0b538dd94033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b88602083546fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>152,185</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,012</x:t>
-[...75 lines deleted...]
-          <x:t>151,186</x:t>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>150,939</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>