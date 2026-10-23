--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9b456b29da417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde21af43cc95498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b88602083546fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8db035654b64949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e0b538dd94033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b88602083546fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb428fc112cb4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8db035654b64949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Champions-Strategie Buy&amp;Hold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,042</x:t>
-[...58 lines deleted...]
-          <x:t>150,770</x:t>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...316 lines deleted...]
-          <x:t>151,693</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>