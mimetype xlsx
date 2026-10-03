--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4738643d78496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1493da01cc404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdd15edba1b4a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0fc3f6795e4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bb06dfa2334b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdd15edba1b4a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6d4ad341648b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0fc3f6795e4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>