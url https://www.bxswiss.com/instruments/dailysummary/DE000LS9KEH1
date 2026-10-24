--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1493da01cc404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76aa63060583411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0fc3f6795e4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7985985934cb418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6d4ad341648b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0fc3f6795e4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7634c30b7ed24fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7985985934cb418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>