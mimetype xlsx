--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26dd60f6610745b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9113611dbc8e4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e30f781c074832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298e5ab4f8774d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra994e1689bcb4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e30f781c074832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f7a41b14a48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298e5ab4f8774d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>