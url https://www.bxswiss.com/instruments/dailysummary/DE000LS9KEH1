--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9113611dbc8e4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5249eada28024934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298e5ab4f8774d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0012bc682f471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f7a41b14a48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298e5ab4f8774d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e81cc81f15c4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0012bc682f471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>189,611</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,224</x:t>
-[...188 lines deleted...]
-          <x:t>190,641</x:t>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>