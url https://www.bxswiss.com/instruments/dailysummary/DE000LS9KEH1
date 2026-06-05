--- v7 (2026-04-27)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5249eada28024934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d5bac47af640ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0012bc682f471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raede4c07a2654571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e81cc81f15c4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0012bc682f471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6292de785e4f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raede4c07a2654571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>186,613</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>