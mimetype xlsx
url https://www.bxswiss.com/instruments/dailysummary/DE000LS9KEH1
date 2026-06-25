--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d5bac47af640ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b29bd837be84c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raede4c07a2654571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5443db34fe58433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6292de785e4f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raede4c07a2654571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340f0054874d4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5443db34fe58433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>