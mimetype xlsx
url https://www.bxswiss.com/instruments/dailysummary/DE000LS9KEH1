--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b29bd837be84c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce6d7d983e4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5443db34fe58433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f24b65036ae42db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340f0054874d4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5443db34fe58433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe3d84be9884ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f24b65036ae42db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>