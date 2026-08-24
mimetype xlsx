--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce6d7d983e4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d8b96e67474eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f24b65036ae42db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c0e787c6954191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe3d84be9884ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f24b65036ae42db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e106b15cac4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c0e787c6954191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>203,704</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>