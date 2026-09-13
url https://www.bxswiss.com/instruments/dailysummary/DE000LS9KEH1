--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d8b96e67474eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4738643d78496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c0e787c6954191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdd15edba1b4a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e106b15cac4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c0e787c6954191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bb06dfa2334b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdd15edba1b4a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>