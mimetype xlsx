--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5851e474b12d4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3baf40400a408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552a15cb4dbb4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3c9e89f0024487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb275d9523442d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552a15cb4dbb4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac1c793adc64dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3c9e89f0024487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>