--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3baf40400a408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e99ae35288b4815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3c9e89f0024487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a854013c524f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac1c793adc64dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3c9e89f0024487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ea77c5e4d64731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a854013c524f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>