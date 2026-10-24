--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e99ae35288b4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6c097a8b1c422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a854013c524f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf77cbc6c4f04bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ea77c5e4d64731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a854013c524f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3200a62ec14457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf77cbc6c4f04bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>