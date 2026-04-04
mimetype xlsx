--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ace0479189e4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1eef50ee9774050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redeb165331ef4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8f8b4a1cb4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f8f69c44754a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redeb165331ef4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7ffc66ed8845e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8f8b4a1cb4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>