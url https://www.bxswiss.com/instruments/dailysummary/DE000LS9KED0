--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1eef50ee9774050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924e6bcfd1b1429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8f8b4a1cb4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51daa38501a2407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7ffc66ed8845e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8f8b4a1cb4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92380a1526e24964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51daa38501a2407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>