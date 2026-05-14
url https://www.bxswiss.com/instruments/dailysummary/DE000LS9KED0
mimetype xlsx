--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924e6bcfd1b1429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99eb4f10f547bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51daa38501a2407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0588616ba8475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92380a1526e24964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51daa38501a2407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d45ea8b4d0646ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0588616ba8475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>