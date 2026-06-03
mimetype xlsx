--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99eb4f10f547bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6123e38ce4704ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0588616ba8475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a185ceca5254661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d45ea8b4d0646ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0588616ba8475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3514c47b36214f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a185ceca5254661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>