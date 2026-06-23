--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6123e38ce4704ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b4767263fb4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a185ceca5254661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e6d481595842da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3514c47b36214f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a185ceca5254661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d2275a53b348b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e6d481595842da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>