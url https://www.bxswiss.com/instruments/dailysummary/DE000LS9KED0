--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b4767263fb4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4777622aa84d4524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e6d481595842da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2998a08b3f994532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d2275a53b348b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e6d481595842da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e056c2f3904b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2998a08b3f994532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>