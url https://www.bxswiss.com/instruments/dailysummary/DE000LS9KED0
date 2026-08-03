--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4777622aa84d4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37e5dc431954df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2998a08b3f994532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77888a2013b4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e056c2f3904b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2998a08b3f994532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra503c400aa614927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77888a2013b4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>