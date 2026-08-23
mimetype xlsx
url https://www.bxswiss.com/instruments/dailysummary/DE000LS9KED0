--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37e5dc431954df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5851e474b12d4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77888a2013b4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552a15cb4dbb4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra503c400aa614927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77888a2013b4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb275d9523442d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552a15cb4dbb4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte unter Buchwert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>