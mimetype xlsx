--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac44b1eb143748f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85de6f0b6604f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a2a238f4d64219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468606a03c724b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4348d1982ae649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a2a238f4d64219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02990df8da4847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468606a03c724b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>