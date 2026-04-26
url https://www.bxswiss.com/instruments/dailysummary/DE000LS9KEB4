--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85de6f0b6604f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1b32d171c743f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468606a03c724b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb8efc62809485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02990df8da4847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468606a03c724b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae013ceb4d554dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb8efc62809485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>