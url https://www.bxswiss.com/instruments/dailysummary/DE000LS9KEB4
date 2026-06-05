--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1b32d171c743f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe71a1b05d64976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb8efc62809485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c4cbb7a01b4b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae013ceb4d554dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb8efc62809485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec0c47ded8b4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c4cbb7a01b4b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>153,693</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>155,452</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>