--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe71a1b05d64976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3b44486a8b49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c4cbb7a01b4b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993b600dac7542b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec0c47ded8b4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c4cbb7a01b4b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70d993c781a452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993b600dac7542b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>