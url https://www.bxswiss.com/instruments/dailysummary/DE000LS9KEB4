--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3b44486a8b49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa7255b07234f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993b600dac7542b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c9903c872471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70d993c781a452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993b600dac7542b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd89dd7b7744e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c9903c872471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,450</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>