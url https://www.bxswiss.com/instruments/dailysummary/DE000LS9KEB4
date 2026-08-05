--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa7255b07234f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05298861b0844b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c9903c872471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1659b92884b34057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd89dd7b7744e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c9903c872471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea5bb68f6d640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1659b92884b34057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>164,608</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>