--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05298861b0844b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d7ba78a0a145e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1659b92884b34057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6effc127894f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea5bb68f6d640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1659b92884b34057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4387d0a2ce404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6effc127894f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,137</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>