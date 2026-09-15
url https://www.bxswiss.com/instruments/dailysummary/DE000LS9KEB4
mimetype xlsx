--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d7ba78a0a145e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8b33f92ff04c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6effc127894f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33b302f6b1d475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4387d0a2ce404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6effc127894f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfb9ff6c2c04c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33b302f6b1d475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...276 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,446</x:t>
-[...279 lines deleted...]
-          <x:t>170,915</x:t>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>