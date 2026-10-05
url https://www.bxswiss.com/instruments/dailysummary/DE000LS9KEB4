--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8b33f92ff04c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0c1278a0d542c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33b302f6b1d475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9686a9fa52b449c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfb9ff6c2c04c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33b302f6b1d475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365c6a41a77644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9686a9fa52b449c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>