--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0c1278a0d542c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c158ffea6c49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9686a9fa52b449c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cb2cf9665e4d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R365c6a41a77644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9686a9fa52b449c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44188f877214bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cb2cf9665e4d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Strategie Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KEB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>166,057</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>165,322</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>