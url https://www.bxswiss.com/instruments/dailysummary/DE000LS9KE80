--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a685a7d4f743a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2723b00839d842e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18acad44ced04f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d5f16446d54c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4881348dcbe4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18acad44ced04f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf540589288f340d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d5f16446d54c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,331</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,311</x:t>
-[...517 lines deleted...]
-          <x:t>91,297</x:t>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>