--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2723b00839d842e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259197f5c2194801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d5f16446d54c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bc4ab6e3f841b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf540589288f340d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d5f16446d54c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be164a41e8247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bc4ab6e3f841b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>