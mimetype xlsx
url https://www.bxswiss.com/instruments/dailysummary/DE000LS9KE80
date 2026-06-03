--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259197f5c2194801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32e44d8883347bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90bc4ab6e3f841b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3289b5fd04200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be164a41e8247dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90bc4ab6e3f841b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89973f80fd7d4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3289b5fd04200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>