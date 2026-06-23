--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra32e44d8883347bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a8d7b25a948f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3289b5fd04200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7de70eab6f34e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89973f80fd7d4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3289b5fd04200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf342c1aa7992473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7de70eab6f34e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,351</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>96,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,851</x:t>
-[...188 lines deleted...]
-          <x:t>94,408</x:t>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>