--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a8d7b25a948f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d66e10ab894646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7de70eab6f34e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623dbc2564b44c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf342c1aa7992473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7de70eab6f34e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0841ffa69e424080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623dbc2564b44c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>