--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d66e10ab894646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130933af7fdb436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623dbc2564b44c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de4557c85db4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0841ffa69e424080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623dbc2564b44c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5170737aaaba41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de4557c85db4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>