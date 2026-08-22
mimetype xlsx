--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130933af7fdb436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8130da97ad0c40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de4557c85db4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775fcf2508434543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5170737aaaba41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de4557c85db4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b948a7ef7a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775fcf2508434543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>