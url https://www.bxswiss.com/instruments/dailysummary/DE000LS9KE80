--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8130da97ad0c40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634997eb5d3744ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775fcf2508434543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf432415a63794513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b948a7ef7a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775fcf2508434543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480e78ef58ce46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf432415a63794513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,681</x:t>
-[...75 lines deleted...]
-          <x:t>100,564</x:t>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,498</x:t>
-[...382 lines deleted...]
-          <x:t>101,128</x:t>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>