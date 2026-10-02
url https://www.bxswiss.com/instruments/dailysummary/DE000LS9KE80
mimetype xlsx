--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634997eb5d3744ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab58975aa4c04d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf432415a63794513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75988b7aacb445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480e78ef58ce46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf432415a63794513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75d05463f874aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75988b7aacb445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>