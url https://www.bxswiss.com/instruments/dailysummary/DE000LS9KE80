--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab58975aa4c04d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35a1d323f684384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75988b7aacb445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1c1c8ab7964388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75d05463f874aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75988b7aacb445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f5a36b2d294daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1c1c8ab7964388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-KGV-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>