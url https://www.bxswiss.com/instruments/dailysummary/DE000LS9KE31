--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3228c24124a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7106f23b33ff4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49633a01ee484e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60da943843054cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a76b7ec73054270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49633a01ee484e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cac176040a4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60da943843054cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>