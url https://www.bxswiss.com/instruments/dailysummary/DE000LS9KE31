--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7106f23b33ff4a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684935f4d1e9486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60da943843054cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131db08f4e1441b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cac176040a4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60da943843054cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0087c7ba36c34f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131db08f4e1441b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>