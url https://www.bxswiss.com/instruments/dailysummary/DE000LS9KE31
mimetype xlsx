--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R684935f4d1e9486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc43a9e9a4c54481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131db08f4e1441b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b399c2b5d4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0087c7ba36c34f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131db08f4e1441b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac829fface174760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b399c2b5d4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>