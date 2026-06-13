--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc43a9e9a4c54481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928e1ce84e814824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b399c2b5d4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329a850effc942cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac829fface174760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b399c2b5d4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5084f0dfdd74c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329a850effc942cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>