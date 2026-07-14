--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928e1ce84e814824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041cf8d24bb44c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329a850effc942cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66a0b1995294544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5084f0dfdd74c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329a850effc942cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc1b8f00ebf400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66a0b1995294544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>288,178</x:t>
-[...90 lines deleted...]
-          <x:t>279,746</x:t>
+          <x:t>282,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>