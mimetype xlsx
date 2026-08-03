--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041cf8d24bb44c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e1f21bc1224f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66a0b1995294544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd021cc0700aa43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc1b8f00ebf400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66a0b1995294544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a647dcab124458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd021cc0700aa43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>