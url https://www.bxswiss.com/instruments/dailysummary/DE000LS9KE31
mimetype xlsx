--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e1f21bc1224f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8a4e5667874ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd021cc0700aa43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b7c867359d45fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a647dcab124458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd021cc0700aa43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f6836197f724cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b7c867359d45fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>