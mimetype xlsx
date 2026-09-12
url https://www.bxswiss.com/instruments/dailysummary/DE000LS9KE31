--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8a4e5667874ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e32473035ba4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b7c867359d45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab033648e382492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f6836197f724cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b7c867359d45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1c822e253e4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab033648e382492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>