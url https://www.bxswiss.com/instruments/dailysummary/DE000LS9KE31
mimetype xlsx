--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e32473035ba4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6825c7d98654162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab033648e382492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd949d30519f34125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1c822e253e4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab033648e382492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd552c11c034900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd949d30519f34125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>