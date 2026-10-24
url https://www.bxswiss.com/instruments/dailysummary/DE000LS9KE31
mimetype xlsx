--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6825c7d98654162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a12a32a36b34c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd949d30519f34125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac13760d9c54c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd552c11c034900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd949d30519f34125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a437ccea3344cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac13760d9c54c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT Leader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>