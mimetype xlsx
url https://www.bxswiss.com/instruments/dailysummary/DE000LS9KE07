--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ed290806294d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e68377c074f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fed3b62212e4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea034e4f26484079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087360677e694e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fed3b62212e4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875030b12ed74b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea034e4f26484079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>