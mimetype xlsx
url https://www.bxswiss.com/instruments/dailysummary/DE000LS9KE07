--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0e68377c074f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b952403cde4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea034e4f26484079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01220ccb63604332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875030b12ed74b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea034e4f26484079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dafb7d1ce0e4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01220ccb63604332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>