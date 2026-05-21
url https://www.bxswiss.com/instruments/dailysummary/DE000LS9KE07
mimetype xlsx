--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b952403cde4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d03bb7e7d6446a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01220ccb63604332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c62f70469304884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dafb7d1ce0e4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01220ccb63604332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571b04c93eab4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c62f70469304884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>71,143</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>73,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>