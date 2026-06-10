--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d03bb7e7d6446a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb241bf2331494003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c62f70469304884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba8ff32382a4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571b04c93eab4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c62f70469304884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0bbc422ccc4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba8ff32382a4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>72,349</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,377</x:t>
-[...323 lines deleted...]
-          <x:t>72,138</x:t>
+          <x:t>71,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>