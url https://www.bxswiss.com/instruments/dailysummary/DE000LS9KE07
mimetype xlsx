--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb241bf2331494003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535abd2f83df4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba8ff32382a4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b966b826f0d447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0bbc422ccc4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba8ff32382a4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabc2e3df2e54fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b966b826f0d447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>