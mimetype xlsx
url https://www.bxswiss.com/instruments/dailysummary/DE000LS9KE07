--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535abd2f83df4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4b14ba77ab4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b966b826f0d447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1942d9b9195470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabc2e3df2e54fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b966b826f0d447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160a8edfa5914e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1942d9b9195470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>