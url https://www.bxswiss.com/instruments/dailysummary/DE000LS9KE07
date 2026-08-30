--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4b14ba77ab4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4350e9a0ad42d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1942d9b9195470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4998bff82404d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160a8edfa5914e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1942d9b9195470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b16874a46d4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4998bff82404d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>73,544</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>