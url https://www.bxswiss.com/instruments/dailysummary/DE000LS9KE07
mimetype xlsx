--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4350e9a0ad42d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61fd4d9c14a489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4998bff82404d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f245467f1b4290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b16874a46d4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4998bff82404d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0fb404f75f4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f245467f1b4290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>