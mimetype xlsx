--- v13 (2026-09-19)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61fd4d9c14a489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1214f4ce1ad84743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f245467f1b4290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3916c9c5b743b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0fb404f75f4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f245467f1b4290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c295c6090524993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3916c9c5b743b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>