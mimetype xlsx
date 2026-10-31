--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1214f4ce1ad84743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8ca513f36141de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3916c9c5b743b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6663a8ce3384e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c295c6090524993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3916c9c5b743b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad4457925e984c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6663a8ce3384e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investieren in Weinaktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KE07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>