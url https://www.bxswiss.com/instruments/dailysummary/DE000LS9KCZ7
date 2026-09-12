--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c1a7073ae34a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695985f19eac4685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf332126e7347ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3fe691f602430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0014d526a947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf332126e7347ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf796e7c4dda47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3fe691f602430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>94,460</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,219</x:t>
-[...156 lines deleted...]
-          <x:t>94,929</x:t>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>94,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>