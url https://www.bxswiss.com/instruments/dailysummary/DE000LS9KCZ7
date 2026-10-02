--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695985f19eac4685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f35a47445a4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3fe691f602430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b34a7f0ecd42af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf796e7c4dda47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3fe691f602430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ce383b3d044aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b34a7f0ecd42af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,774</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>95,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>