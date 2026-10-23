--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f35a47445a4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d6128cef0b34142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b34a7f0ecd42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a79d3d8130b423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ce383b3d044aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b34a7f0ecd42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4c802e34ff4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a79d3d8130b423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>