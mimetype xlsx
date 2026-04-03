--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14ae9ea74f54e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa5623fa60640c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732b80afdd964da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0ebed0cd2247d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9253d746aa014e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732b80afdd964da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d72db31f1454647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0ebed0cd2247d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>92,673</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>92,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>