--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa5623fa60640c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3968852ab69c4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e0ebed0cd2247d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420fba37680c45f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d72db31f1454647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e0ebed0cd2247d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff24a9b31064215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420fba37680c45f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>