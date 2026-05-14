--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3968852ab69c4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c8c173e2d54419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420fba37680c45f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b67647594c4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff24a9b31064215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420fba37680c45f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b456d72738b4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b67647594c4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>