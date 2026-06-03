--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c8c173e2d54419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a17d40e9f344ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b67647594c4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re918564628f9462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b456d72738b4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b67647594c4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd1690047ad4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re918564628f9462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>92,789</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>92,733</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>