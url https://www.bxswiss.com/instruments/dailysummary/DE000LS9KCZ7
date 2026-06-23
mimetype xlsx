--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a17d40e9f344ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3019a9778c4112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re918564628f9462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e29776a9bbb424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd1690047ad4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re918564628f9462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa16da344e84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e29776a9bbb424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,808</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,733</x:t>
-[...134 lines deleted...]
-          <x:t>92,640</x:t>
+          <x:t>92,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>92,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>