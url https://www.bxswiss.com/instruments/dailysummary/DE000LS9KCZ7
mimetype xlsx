--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3019a9778c4112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7aceaebb1284837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e29776a9bbb424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9b58afe59e4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa16da344e84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e29776a9bbb424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af7fbe9a8f14715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9b58afe59e4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>92,857</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>93,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,116</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,303</x:t>
-[...117 lines deleted...]
-          <x:t>93,495</x:t>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>