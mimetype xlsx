--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7aceaebb1284837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2681aa4ca19b4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9b58afe59e4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31b731f7b0a49bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af7fbe9a8f14715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9b58afe59e4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0aa24d93d54191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31b731f7b0a49bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,193</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,116</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,303</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>93,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>