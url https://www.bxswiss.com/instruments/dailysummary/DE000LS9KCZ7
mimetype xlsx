--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2681aa4ca19b4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c1a7073ae34a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31b731f7b0a49bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf332126e7347ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0aa24d93d54191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31b731f7b0a49bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0014d526a947fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf332126e7347ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Neutro-System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>