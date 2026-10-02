--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259e5d73d1a64fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fcdf0ef3544528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cc6daee46a450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78828488879f4395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde49a60b90274f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cc6daee46a450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0793410da54f47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78828488879f4395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>