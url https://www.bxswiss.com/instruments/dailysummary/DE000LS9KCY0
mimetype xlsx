--- v11 (2026-10-02)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fcdf0ef3544528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd527b2a268e442ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78828488879f4395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557bb855fd9f43f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0793410da54f47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78828488879f4395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca58e7aded1483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557bb855fd9f43f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>