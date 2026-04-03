--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efe192ddc1043f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee9d1df715d45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100f264c7be546d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e75a299ffd4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434db6cbcf974639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100f264c7be546d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7e08d85fb74363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e75a299ffd4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>