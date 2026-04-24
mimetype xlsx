--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee9d1df715d45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c86f3bc6764417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e75a299ffd4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b83e0d809a42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7e08d85fb74363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e75a299ffd4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bba66b6b36b4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b83e0d809a42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>