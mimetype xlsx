--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c86f3bc6764417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c299f2952e4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b83e0d809a42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b450e4ae342493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bba66b6b36b4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b83e0d809a42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e0bb7481564915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b450e4ae342493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>117,862</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,240</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>