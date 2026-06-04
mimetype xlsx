--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c299f2952e4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2fbef4089934951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b450e4ae342493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7649fb13e3fc4747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e0bb7481564915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b450e4ae342493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b46cb9243d34598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7649fb13e3fc4747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>