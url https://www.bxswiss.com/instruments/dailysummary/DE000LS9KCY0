--- v7 (2026-06-04)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2fbef4089934951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875b79e6e3f0417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7649fb13e3fc4747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7067fe6500d4098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b46cb9243d34598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7649fb13e3fc4747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658a4e3fbfbd46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7067fe6500d4098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>107,030</x:t>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,221</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,155</x:t>
@@ -737,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>