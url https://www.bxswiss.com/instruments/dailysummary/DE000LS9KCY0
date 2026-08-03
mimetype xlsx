--- v8 (2026-06-27)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875b79e6e3f0417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed40cb2e2aa4642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7067fe6500d4098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd820e1c52c3b4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658a4e3fbfbd46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7067fe6500d4098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a1b61f124e4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd820e1c52c3b4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>114,224</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>