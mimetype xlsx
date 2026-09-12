--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raed40cb2e2aa4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259e5d73d1a64fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd820e1c52c3b4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cc6daee46a450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a1b61f124e4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd820e1c52c3b4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde49a60b90274f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cc6daee46a450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...468 lines deleted...]
-          <x:t>117,407</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,832</x:t>
-[...70 lines deleted...]
-          <x:t>117,936</x:t>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>115,014</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>