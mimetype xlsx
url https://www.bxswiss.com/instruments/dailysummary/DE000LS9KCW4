--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e23e546ed494d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbf021d47094acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb96ae23779492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f63ac473ebd4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b80134e75f4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb96ae23779492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfa67aa0b2f4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f63ac473ebd4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>97,362</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>