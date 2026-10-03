--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbf021d47094acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9b71edb71e4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f63ac473ebd4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93c023573634edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfa67aa0b2f4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f63ac473ebd4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6763ccb13e471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93c023573634edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,867</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>98,921</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>