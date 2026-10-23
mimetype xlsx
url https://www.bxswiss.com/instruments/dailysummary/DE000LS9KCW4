--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9b71edb71e4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7295878c53461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93c023573634edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53bcf38ac1e47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6763ccb13e471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93c023573634edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca74c87750f6408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53bcf38ac1e47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>