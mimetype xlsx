--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84ac901e7b7441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03f6c9ace404e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c0152c11674191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5988d654afe44260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bd027233a846df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c0152c11674191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedcc18bb8924cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5988d654afe44260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,935</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,766</x:t>
-[...463 lines deleted...]
-          <x:t>94,840</x:t>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>