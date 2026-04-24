--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03f6c9ace404e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b14fc54edf449f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5988d654afe44260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17402a735f964b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedcc18bb8924cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5988d654afe44260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a2bfff710b481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17402a735f964b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>