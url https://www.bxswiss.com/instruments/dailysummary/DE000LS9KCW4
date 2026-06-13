--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b14fc54edf449f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944f2ce75bc740d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17402a735f964b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81459ffe63e40b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a2bfff710b481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17402a735f964b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1c20fc484544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81459ffe63e40b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,576</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>96,034</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>96,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>96,236</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>