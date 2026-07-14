--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944f2ce75bc740d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92805f7037d48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81459ffe63e40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed2bd8665924bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1c20fc484544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81459ffe63e40b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cf5455ffde410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed2bd8665924bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>96,164</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>96,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>