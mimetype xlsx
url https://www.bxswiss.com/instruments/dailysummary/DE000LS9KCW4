--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92805f7037d48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e23e546ed494d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed2bd8665924bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb96ae23779492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cf5455ffde410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed2bd8665924bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b80134e75f4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb96ae23779492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sepa Trend  USA &amp; Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,429</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>96,910</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>