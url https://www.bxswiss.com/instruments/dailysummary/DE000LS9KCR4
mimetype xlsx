--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88f3f099cca4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dab278acbb4687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63a912929d94ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964b82be70794356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9d0869c4448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63a912929d94ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095ce941a5e546be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964b82be70794356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>125,117</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,608</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>125,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,706</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>