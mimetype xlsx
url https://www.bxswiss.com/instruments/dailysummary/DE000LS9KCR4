--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dab278acbb4687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fb318832614f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964b82be70794356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e74149ead74364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095ce941a5e546be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964b82be70794356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a33b6543154db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e74149ead74364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>125,820</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,819</x:t>
-[...529 lines deleted...]
-          <x:t>127,683</x:t>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,239</x:t>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>126,708</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>