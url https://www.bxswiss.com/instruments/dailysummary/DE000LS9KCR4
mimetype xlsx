--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fb318832614f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8de1200a044811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e74149ead74364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb112f14c6c474584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a33b6543154db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e74149ead74364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65cd5c6a9fb94a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb112f14c6c474584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>126,691</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>128,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>