--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80af0d7dabfe411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1715cd43b7d04283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0846db7d5a974baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra557bec283fe4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa051e013cd4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0846db7d5a974baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b85de551c584e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra557bec283fe4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>115,916</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,901</x:t>
-[...247 lines deleted...]
-          <x:t>114,561</x:t>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>