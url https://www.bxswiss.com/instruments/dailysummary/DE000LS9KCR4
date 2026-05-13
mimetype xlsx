--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1715cd43b7d04283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b40bdf4313c4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra557bec283fe4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf9a447ac79488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b85de551c584e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra557bec283fe4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ad264ae1e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf9a447ac79488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>