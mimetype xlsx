--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b40bdf4313c4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf6c4acd305494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf9a447ac79488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeea28a555954ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ad264ae1e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf9a447ac79488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2d2bff21624688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeea28a555954ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>117,056</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>117,593</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>