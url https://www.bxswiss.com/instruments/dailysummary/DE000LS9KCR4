--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf6c4acd305494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b6376ba604a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeea28a555954ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593ae7a37bcf40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2d2bff21624688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeea28a555954ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a799302e9734b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593ae7a37bcf40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,716</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>