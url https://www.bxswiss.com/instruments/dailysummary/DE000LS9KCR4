--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b6376ba604a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fc4c4a88004278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593ae7a37bcf40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab82e84b3c4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a799302e9734b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593ae7a37bcf40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc87e5b80594a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab82e84b3c4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>