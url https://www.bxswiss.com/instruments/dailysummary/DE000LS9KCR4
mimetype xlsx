--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fc4c4a88004278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935c22669c0460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaab82e84b3c4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca95f80324c4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc87e5b80594a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaab82e84b3c4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40ba1e8c637464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca95f80324c4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,916</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>117,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>116,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>