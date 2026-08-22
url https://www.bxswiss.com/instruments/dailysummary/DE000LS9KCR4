--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935c22669c0460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88f3f099cca4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca95f80324c4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63a912929d94ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40ba1e8c637464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca95f80324c4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9d0869c4448db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63a912929d94ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low PER and P/CF Middle-Sized</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>