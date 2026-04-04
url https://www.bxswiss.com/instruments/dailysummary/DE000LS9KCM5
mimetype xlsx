--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333f23c4629a45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9533b5fd12c4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a48f2df9ca4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc496bdada693418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc420803d457c4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a48f2df9ca4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b11452e7874ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc496bdada693418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>