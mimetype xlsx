--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9533b5fd12c4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478d7851a02346ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc496bdada693418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10ec7fcfd814ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b11452e7874ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc496bdada693418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7dde65cb114cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10ec7fcfd814ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>