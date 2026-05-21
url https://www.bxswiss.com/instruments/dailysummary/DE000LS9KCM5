--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478d7851a02346ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bf98b29c974abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10ec7fcfd814ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e062876eb0f4e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7dde65cb114cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10ec7fcfd814ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e4eea686f740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e062876eb0f4e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>