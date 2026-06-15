--- v8 (2026-05-21)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09bf98b29c974abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e9d4488b67494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e062876eb0f4e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30434f6d1a94c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e4eea686f740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e062876eb0f4e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024965a68c9d4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30434f6d1a94c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,227</x:t>
@@ -737,31 +258,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>