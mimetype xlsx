--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e9d4488b67494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0469d32e454d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30434f6d1a94c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742cdcfaae584522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024965a68c9d4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30434f6d1a94c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a7f237c1db4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742cdcfaae584522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>