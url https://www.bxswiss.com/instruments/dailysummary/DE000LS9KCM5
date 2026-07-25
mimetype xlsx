--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0469d32e454d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51410e93386459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742cdcfaae584522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra803792902c54f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a7f237c1db4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742cdcfaae584522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree48c8663d7e47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra803792902c54f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>