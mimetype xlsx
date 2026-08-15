--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51410e93386459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2419357034d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra803792902c54f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371053d158fc40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree48c8663d7e47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra803792902c54f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b235856501413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371053d158fc40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>