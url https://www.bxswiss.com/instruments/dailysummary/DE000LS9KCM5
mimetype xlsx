--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af2419357034d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f3ef42a2d94c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371053d158fc40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adccb03d9ab4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b235856501413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371053d158fc40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b75f61c82764cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adccb03d9ab4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>