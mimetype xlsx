--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f3ef42a2d94c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9a058c468a4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adccb03d9ab4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c353942582146b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b75f61c82764cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adccb03d9ab4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4449aaf7ee4d47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c353942582146b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>