--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9a058c468a4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01c09129197468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c353942582146b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca72355559b84369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4449aaf7ee4d47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c353942582146b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95a7690d03a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca72355559b84369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>