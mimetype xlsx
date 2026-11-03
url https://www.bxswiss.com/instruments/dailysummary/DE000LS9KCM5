--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01c09129197468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b79c706ad34373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca72355559b84369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a00db298ef4ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95a7690d03a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca72355559b84369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfad0edce88499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a00db298ef4ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GANN-Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>