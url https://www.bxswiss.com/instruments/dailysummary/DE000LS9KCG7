--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412124eb52e14991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51890193f6324fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587ded70f5da46f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc961a8f5167242e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176915e859ca46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587ded70f5da46f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ec37dfc9bf4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc961a8f5167242e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>