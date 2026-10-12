--- v11 (2026-09-21)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51890193f6324fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df9d8b9a71b4bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc961a8f5167242e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb13a47bf0f48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7ec37dfc9bf4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc961a8f5167242e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra581c3a086d647b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb13a47bf0f48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>173,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>