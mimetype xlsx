--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df9d8b9a71b4bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de4172ca6e64e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb13a47bf0f48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1804b8f11f714456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra581c3a086d647b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb13a47bf0f48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f8fc44a35247bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1804b8f11f714456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -350,31 +259,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>