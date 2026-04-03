--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd22555e64a4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369488cdf6524468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86b2167160d420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697bb233a7f84582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9d57d7e4934974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86b2167160d420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f2d363b24d43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697bb233a7f84582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>