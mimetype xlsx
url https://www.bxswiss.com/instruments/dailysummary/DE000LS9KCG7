--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369488cdf6524468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe8d72735c493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697bb233a7f84582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceae499b72594da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f2d363b24d43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697bb233a7f84582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae66627b588b4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceae499b72594da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,345</x:t>
-[...468 lines deleted...]
-          <x:t>134,674</x:t>
+          <x:t>143,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>