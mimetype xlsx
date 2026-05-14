--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe8d72735c493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6139876ebec4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceae499b72594da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21d3abedb24462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae66627b588b4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceae499b72594da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8af562c13e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21d3abedb24462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>