--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6139876ebec4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d2aebefa994425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21d3abedb24462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691284405ae54337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8af562c13e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21d3abedb24462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9cf6ce7b24287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691284405ae54337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>