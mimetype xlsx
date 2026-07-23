--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d2aebefa994425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3cce550082e43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R691284405ae54337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae10d4dafbf4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c9cf6ce7b24287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R691284405ae54337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9352eb0568da4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae10d4dafbf4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>197,896</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>