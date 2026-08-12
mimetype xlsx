--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3cce550082e43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db248e38b464f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae10d4dafbf4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a178cc8814410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9352eb0568da4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae10d4dafbf4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782259c5972f46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a178cc8814410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>