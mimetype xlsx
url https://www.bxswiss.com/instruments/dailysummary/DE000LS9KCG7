--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db248e38b464f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412124eb52e14991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a178cc8814410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587ded70f5da46f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782259c5972f46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a178cc8814410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176915e859ca46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587ded70f5da46f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrends international</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>