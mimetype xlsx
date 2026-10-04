--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47740d9468004a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d253fb83e4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re914c44b4d774a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddd829eea4f41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a2a6d829654644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re914c44b4d774a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ce41b1cec549dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddd829eea4f41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...119 lines deleted...]
-          <x:t>130,803</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,827</x:t>
-[...436 lines deleted...]
-          <x:t>129,350</x:t>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>