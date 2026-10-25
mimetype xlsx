--- v16 (2026-10-04)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8d253fb83e4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97ede13ff3a42f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddd829eea4f41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed51ac7ae22465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ce41b1cec549dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddd829eea4f41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf008f3e7e3ae45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed51ac7ae22465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>