--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aebede7d1c94014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc11642297c47bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba11d34b4b543b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dff0e70c07449c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4893a1d9c96c4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba11d34b4b543b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aa47f2974149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dff0e70c07449c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>118,699</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>