--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc11642297c47bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52fbaa8a32ab4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dff0e70c07449c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d0c9df6b8f482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aa47f2974149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dff0e70c07449c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28d3cdd9a1047bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d0c9df6b8f482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>