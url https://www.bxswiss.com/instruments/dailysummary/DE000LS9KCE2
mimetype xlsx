--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52fbaa8a32ab4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56b03c910374f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d0c9df6b8f482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6108a55baa940e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28d3cdd9a1047bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d0c9df6b8f482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1a31b365494533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6108a55baa940e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>115,505</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,220</x:t>
-[...301 lines deleted...]
-          <x:t>115,100</x:t>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>