--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb56b03c910374f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef8e6e6309c41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6108a55baa940e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09af9c25c5e8407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1a31b365494533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6108a55baa940e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aca175714fb4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09af9c25c5e8407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,413</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>116,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,888</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>