--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef8e6e6309c41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e68ebab05e84093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09af9c25c5e8407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3164d914c1d24061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aca175714fb4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09af9c25c5e8407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849ede4dfc624d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3164d914c1d24061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>