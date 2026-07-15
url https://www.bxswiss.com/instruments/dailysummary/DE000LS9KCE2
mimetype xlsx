--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e68ebab05e84093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f13e981bb44dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3164d914c1d24061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd684de368b6f433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R849ede4dfc624d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3164d914c1d24061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf19188d12c4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd684de368b6f433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>