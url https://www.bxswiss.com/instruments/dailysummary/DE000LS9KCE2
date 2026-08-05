--- v12 (2026-07-15)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f13e981bb44dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f835afbefb450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd684de368b6f433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f0edd5f52845ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf19188d12c4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd684de368b6f433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f2e30ea7584b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f0edd5f52845ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>