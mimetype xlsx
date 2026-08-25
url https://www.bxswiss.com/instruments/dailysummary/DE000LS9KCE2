--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f835afbefb450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15225d641c2a4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f0edd5f52845ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73883a4298824bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f2e30ea7584b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f0edd5f52845ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d2d8304fe64138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73883a4298824bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>