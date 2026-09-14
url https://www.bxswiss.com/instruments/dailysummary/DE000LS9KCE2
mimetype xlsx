--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15225d641c2a4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47740d9468004a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73883a4298824bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re914c44b4d774a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d2d8304fe64138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73883a4298824bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a2a6d829654644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re914c44b4d774a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendensprinter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,180</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>