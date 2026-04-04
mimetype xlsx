--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb6fc35ebc644b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff2112bd6db43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475f1016988941f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9dcb7913c048c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b692e5aa804c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475f1016988941f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc335988abee4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9dcb7913c048c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>