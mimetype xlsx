--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff2112bd6db43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3ccf4743f2403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9dcb7913c048c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e22114014f94618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc335988abee4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9dcb7913c048c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2659fcf428ad4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e22114014f94618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>