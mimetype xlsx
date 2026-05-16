--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3ccf4743f2403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4a2198105e4342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e22114014f94618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4431c30bf629425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2659fcf428ad4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e22114014f94618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff15ec7a4fe4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4431c30bf629425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>