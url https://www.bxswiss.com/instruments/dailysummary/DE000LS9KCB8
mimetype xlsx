--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4a2198105e4342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1717a026014e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4431c30bf629425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25f97f87ab4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff15ec7a4fe4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4431c30bf629425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e99437a4b2460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25f97f87ab4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>