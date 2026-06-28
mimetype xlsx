--- v9 (2026-06-05)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1717a026014e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0c2d1e5f984593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25f97f87ab4f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d6ab71576b436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e99437a4b2460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25f97f87ab4f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd012c02ca0db45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d6ab71576b436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>