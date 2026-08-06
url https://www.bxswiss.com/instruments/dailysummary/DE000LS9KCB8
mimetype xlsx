--- v10 (2026-06-28)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0c2d1e5f984593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4579d5a9274a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d6ab71576b436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dc48f40fba4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd012c02ca0db45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d6ab71576b436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b2f8e0e9ef4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dc48f40fba4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>136,606</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>