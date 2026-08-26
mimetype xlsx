--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4579d5a9274a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8545b63b3148f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dc48f40fba4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937c5becbd2f4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b2f8e0e9ef4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dc48f40fba4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee98b93d9d4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937c5becbd2f4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>