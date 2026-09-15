--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8545b63b3148f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3260492213be4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937c5becbd2f4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078d5bf9559944e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee98b93d9d4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937c5becbd2f4da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217a493a863f4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078d5bf9559944e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>STARTUPS und SMALL CAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KCB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>