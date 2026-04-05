--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc607347b0954531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd74d3be00d4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876c01fdc04f4ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669b034b2bb9485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646b29a1ce354113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876c01fdc04f4ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8683bf3a0d184f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669b034b2bb9485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>