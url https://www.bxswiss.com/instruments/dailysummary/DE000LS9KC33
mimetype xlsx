--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd74d3be00d4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9605f6ea16cf48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669b034b2bb9485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5425adede424bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8683bf3a0d184f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669b034b2bb9485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d43ecb005b94e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5425adede424bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>