--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9605f6ea16cf48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62485ae84404e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5425adede424bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c62683d72fd4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d43ecb005b94e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5425adede424bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993d84e4e2a649f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c62683d72fd4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>