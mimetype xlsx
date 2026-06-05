--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62485ae84404e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8ecde0c5614ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c62683d72fd4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088375963724464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993d84e4e2a649f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c62683d72fd4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47be870c42945e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088375963724464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>