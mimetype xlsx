--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8ecde0c5614ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ddf272ad934ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088375963724464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acb1998a30246d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47be870c42945e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088375963724464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0991fb0fddbe4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acb1998a30246d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>224,249</x:t>
-[...75 lines deleted...]
-          <x:t>222,103</x:t>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,223</x:t>
-[...463 lines deleted...]
-          <x:t>224,554</x:t>
+          <x:t>222,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>