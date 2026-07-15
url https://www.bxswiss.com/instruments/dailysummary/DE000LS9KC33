--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ddf272ad934ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45126922d9254bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acb1998a30246d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcec9cf887a49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0991fb0fddbe4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acb1998a30246d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9e156f584f4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcec9cf887a49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>