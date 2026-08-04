--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45126922d9254bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d72117cb03647a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcec9cf887a49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aaf71c9bebb41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9e156f584f4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcec9cf887a49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae01485cb7c48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aaf71c9bebb41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>