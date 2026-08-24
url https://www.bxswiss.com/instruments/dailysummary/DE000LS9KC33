--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d72117cb03647a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab32700eb0d42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aaf71c9bebb41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76dcf0224e44ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae01485cb7c48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aaf71c9bebb41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87113ee4a3b748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76dcf0224e44ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>