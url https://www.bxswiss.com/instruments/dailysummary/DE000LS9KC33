--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab32700eb0d42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d07ca2440ae4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76dcf0224e44ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7857b4dcc634b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87113ee4a3b748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76dcf0224e44ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc66ea9ae9d24986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7857b4dcc634b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,937</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>