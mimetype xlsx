--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d07ca2440ae4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6440670f0a4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7857b4dcc634b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a11e9a7e5e4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc66ea9ae9d24986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7857b4dcc634b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ed49a052624fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a11e9a7e5e4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>