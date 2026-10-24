--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6440670f0a4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff5476a340d464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a11e9a7e5e4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28800e157e041e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ed49a052624fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a11e9a7e5e4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597cc3a1b31e4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28800e157e041e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Futterschmiede Burggraben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>