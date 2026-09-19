--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81312cb9470c4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9410c4b141c849c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2b96caeb5349ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d51d6f6d7b4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2884ba67294aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2b96caeb5349ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c71ecad4844f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d51d6f6d7b4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
@@ -764,31 +326,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>