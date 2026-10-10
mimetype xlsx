--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9410c4b141c849c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb8530460d64b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d51d6f6d7b4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc0e06273d494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c71ecad4844f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d51d6f6d7b4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aeb0525eeae4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc0e06273d494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...246 lines deleted...]
-          <x:t>63,529</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,278</x:t>
-[...21 lines deleted...]
-          <x:t>61,963</x:t>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...289 lines deleted...]
-          <x:t>62,197</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>