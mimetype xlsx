--- v15 (2026-10-10)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb8530460d64b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2697fe6d9f2a42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc0e06273d494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790fe5d3111a4072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aeb0525eeae4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc0e06273d494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05508da0fc604816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790fe5d3111a4072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>