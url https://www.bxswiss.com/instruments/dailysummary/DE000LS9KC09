--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1c1fa9cc594f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f9c097bd8e4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbc40c760134911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf13cc0043b435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1011bd7fa54c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbc40c760134911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3000a127824e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf13cc0043b435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>51,805</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,028</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>50,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,545</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>