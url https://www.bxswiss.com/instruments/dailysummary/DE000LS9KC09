--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f9c097bd8e4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c38a52ede040d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf13cc0043b435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60420e1ad79c47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3000a127824e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf13cc0043b435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade11c0402fd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60420e1ad79c47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>