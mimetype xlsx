--- v8 (2026-04-26)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c38a52ede040d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca301f958694ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60420e1ad79c47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9609db8577754b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade11c0402fd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60420e1ad79c47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefe4c2403f94230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9609db8577754b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>