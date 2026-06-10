--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca301f958694ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc4fe8dd5924deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9609db8577754b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67eefbe0e1c40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefe4c2403f94230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9609db8577754b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb6617d525b4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67eefbe0e1c40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>