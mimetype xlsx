--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc4fe8dd5924deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d6e413117147d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67eefbe0e1c40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81719a43009b4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb6617d525b4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67eefbe0e1c40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb075a2dfb24ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81719a43009b4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,379 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>61,398</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>