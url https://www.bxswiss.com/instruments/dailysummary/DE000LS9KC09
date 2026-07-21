--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d6e413117147d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9854f2637d447dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81719a43009b4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b83710a0548a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb075a2dfb24ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81719a43009b4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3989210ec1b46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b83710a0548a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -497,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>