--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9854f2637d447dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81312cb9470c4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742b83710a0548a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2b96caeb5349ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3989210ec1b46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742b83710a0548a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2884ba67294aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2b96caeb5349ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabiswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KC09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...576 lines deleted...]
-          <x:t>58,660</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,059</x:t>
+          <x:t>57,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>