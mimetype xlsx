--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca987e69ec1a4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aea5f969d9a4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d593f1f498242d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d86a3c1144406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63bd4091ff64675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d593f1f498242d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d507dc4d9d64c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d86a3c1144406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>604,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>