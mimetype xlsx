--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aea5f969d9a4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b841d429be74ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d86a3c1144406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7284ab072744bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d507dc4d9d64c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d86a3c1144406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e12d56ebb494ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7284ab072744bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>