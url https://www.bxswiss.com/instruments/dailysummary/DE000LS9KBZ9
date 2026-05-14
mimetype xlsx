--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b841d429be74ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55279b87964e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7284ab072744bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33109c89fbef48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e12d56ebb494ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7284ab072744bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d44821a810f4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33109c89fbef48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>