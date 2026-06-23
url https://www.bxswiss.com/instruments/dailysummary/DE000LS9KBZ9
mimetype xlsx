--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55279b87964e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f7efc9fe3448c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33109c89fbef48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd4ef6f58ae468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d44821a810f4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33109c89fbef48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a25ec50d514931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd4ef6f58ae468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>473,876</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>