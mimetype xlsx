--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f7efc9fe3448c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbdb754b2674c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd4ef6f58ae468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfff8b11064440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74a25ec50d514931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd4ef6f58ae468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fc3c67619d4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfff8b11064440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>493,258</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>492,966</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>508,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,468</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>