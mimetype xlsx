--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbdb754b2674c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbef57cda734a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfff8b11064440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5b0f7667c14de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fc3c67619d4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfff8b11064440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff49cf7d63fd464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5b0f7667c14de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>