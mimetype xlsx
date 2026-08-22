--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbef57cda734a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c92aaa4313d48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5b0f7667c14de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e9de43a81a4d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff49cf7d63fd464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5b0f7667c14de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9377fca8270a41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e9de43a81a4d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>