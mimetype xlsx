--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c92aaa4313d48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32c9f970c4f425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e9de43a81a4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc415945a5b4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9377fca8270a41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e9de43a81a4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30131c5c6cd4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc415945a5b4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>