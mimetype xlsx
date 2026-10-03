--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32c9f970c4f425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea6bfdb0c564893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc415945a5b4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddad078ce2124661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30131c5c6cd4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc415945a5b4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e0885607814d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddad078ce2124661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>