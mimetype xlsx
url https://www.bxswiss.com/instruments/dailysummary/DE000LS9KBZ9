--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea6bfdb0c564893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd28b7dcb8bb4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddad078ce2124661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87506b003c634864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e0885607814d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddad078ce2124661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c71dd66394d4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87506b003c634864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>