--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066e39e1693a4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae399404e5194d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966b2a0b2ee84d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3c286b5bc7428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb140aaeaf5e64e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966b2a0b2ee84d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69be6e744aaa4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3c286b5bc7428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>449,883</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>