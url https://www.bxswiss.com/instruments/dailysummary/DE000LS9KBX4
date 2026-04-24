--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae399404e5194d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62d4805fec34b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3c286b5bc7428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ae204db5f74a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69be6e744aaa4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3c286b5bc7428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffe4a2394334d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ae204db5f74a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>