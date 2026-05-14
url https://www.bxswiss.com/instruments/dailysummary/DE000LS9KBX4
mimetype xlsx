--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62d4805fec34b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53984411ab8b42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ae204db5f74a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12280f831c904296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffe4a2394334d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ae204db5f74a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b455897118940a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12280f831c904296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>