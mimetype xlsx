--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53984411ab8b42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb282fff518234161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12280f831c904296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a6691378ae4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b455897118940a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12280f831c904296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62d964e99b54a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a6691378ae4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>