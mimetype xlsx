--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb282fff518234161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e1a5341062466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a6691378ae4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a2b295241942e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62d964e99b54a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a6691378ae4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8932950c9c604d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a2b295241942e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>