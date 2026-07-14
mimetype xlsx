--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e1a5341062466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f0052030044f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a2b295241942e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603c49695bae4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8932950c9c604d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a2b295241942e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red779f6b373a4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603c49695bae4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>