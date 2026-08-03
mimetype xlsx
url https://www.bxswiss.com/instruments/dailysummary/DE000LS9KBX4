--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f0052030044f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0461ef679694100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603c49695bae4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004dee6632ff46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red779f6b373a4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603c49695bae4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37457fb0aac04247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004dee6632ff46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>