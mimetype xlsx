--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0461ef679694100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f97adbdfa64832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004dee6632ff46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0cfd20c40f48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37457fb0aac04247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004dee6632ff46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9884f9093e74b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0cfd20c40f48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>