--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f97adbdfa64832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d96fb18e2e456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0cfd20c40f48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b60e6978c34478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9884f9093e74b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0cfd20c40f48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b75af59a79d4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b60e6978c34478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>