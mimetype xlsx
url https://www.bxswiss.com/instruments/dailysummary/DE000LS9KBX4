--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d96fb18e2e456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cc5c22e60c4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b60e6978c34478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac9d872be5647a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b75af59a79d4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b60e6978c34478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b070832bf24b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac9d872be5647a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>