--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cc5c22e60c4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a79e78a52c44c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac9d872be5647a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb05831885d0e46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b070832bf24b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac9d872be5647a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ca230cb8594ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb05831885d0e46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>möppel Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>