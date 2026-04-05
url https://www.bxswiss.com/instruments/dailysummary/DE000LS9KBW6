--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re783e5ea009545b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0386eff0b1453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf56edaa77249ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0439f31ea1224a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b34984ae1f4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf56edaa77249ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re662ba0cc0724397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0439f31ea1224a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>