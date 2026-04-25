--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0386eff0b1453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbe0bd6e3154b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0439f31ea1224a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949b72844f044323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re662ba0cc0724397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0439f31ea1224a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1eadb7878442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949b72844f044323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>