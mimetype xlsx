--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbe0bd6e3154b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d92eeb2d3794949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949b72844f044323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9a5499451b4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1eadb7878442f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949b72844f044323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e506db3f2c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9a5499451b4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>187,504</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>