--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d92eeb2d3794949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868edd9e4a344f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9a5499451b4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ceb33cd33b46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e506db3f2c42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9a5499451b4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981ae9bd34b64326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ceb33cd33b46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>213,941</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>