--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868edd9e4a344f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f5fb8d92ab44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ceb33cd33b46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f080fd4a780419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981ae9bd34b64326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ceb33cd33b46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d26c4d345db4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f080fd4a780419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>