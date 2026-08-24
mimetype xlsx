--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f5fb8d92ab44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2927fa56bf642c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f080fd4a780419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1185312810a4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d26c4d345db4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f080fd4a780419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cbdc67880c4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1185312810a4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>213,947</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>209,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>