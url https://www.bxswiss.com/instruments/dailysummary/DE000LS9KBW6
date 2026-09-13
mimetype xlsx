--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2927fa56bf642c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d07f774475d493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1185312810a4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1547489729804a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cbdc67880c4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1185312810a4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e4631abfb14005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1547489729804a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>