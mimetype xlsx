--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d07f774475d493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0734a1b34aaa4849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1547489729804a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c05165a454ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e4631abfb14005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1547489729804a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd99060ebc2345e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c05165a454ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>