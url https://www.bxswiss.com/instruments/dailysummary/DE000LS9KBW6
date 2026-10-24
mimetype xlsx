--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0734a1b34aaa4849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010d2d68f3764de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45c05165a454ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8eedfaba264a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd99060ebc2345e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45c05165a454ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d56fe36d234a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8eedfaba264a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste (EU)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>