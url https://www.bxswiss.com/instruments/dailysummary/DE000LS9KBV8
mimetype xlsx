--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7236856e7c6542ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5510dc5018d24e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8701c28722dc4748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb85921687394753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313adc2b0f4e4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8701c28722dc4748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89571968ae5743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb85921687394753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>177,516</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>175,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>