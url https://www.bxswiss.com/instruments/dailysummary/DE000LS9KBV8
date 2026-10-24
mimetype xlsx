--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5510dc5018d24e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a20be28a184c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb85921687394753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa7f553f4174528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89571968ae5743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb85921687394753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f721ef6fad4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa7f553f4174528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>175,408</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,940</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>172,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>