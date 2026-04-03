--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9855acf217934ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e335929e1147e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1669bba6b1421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913bdb09bd504ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e83e0e448c243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1669bba6b1421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4eb0b1baab42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913bdb09bd504ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>