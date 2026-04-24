--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e335929e1147e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8b52aaeadd4c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913bdb09bd504ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8a3d87818d46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4eb0b1baab42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913bdb09bd504ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9904f176e30e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8a3d87818d46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>