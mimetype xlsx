--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8b52aaeadd4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1802f32d7e224cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8a3d87818d46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8ee7fa222d41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9904f176e30e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8a3d87818d46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a9235590c94753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8ee7fa222d41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>