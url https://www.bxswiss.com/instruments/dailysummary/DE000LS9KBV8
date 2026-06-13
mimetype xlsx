--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1802f32d7e224cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9075686cdc4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8ee7fa222d41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2f0c6f9ae4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a9235590c94753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8ee7fa222d41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c60f823ca69402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2f0c6f9ae4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>165,043</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,414</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>164,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>