--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9075686cdc4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a00e2dd79d432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2f0c6f9ae4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re690bfa264984814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c60f823ca69402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2f0c6f9ae4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95aa8548b9954dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re690bfa264984814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>166,398</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>