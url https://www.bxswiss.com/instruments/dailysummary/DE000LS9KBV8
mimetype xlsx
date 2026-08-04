--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a00e2dd79d432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f3e556dd3472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re690bfa264984814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39571bfd45e46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95aa8548b9954dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re690bfa264984814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2126fe1842e44e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39571bfd45e46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,782</x:t>
@@ -737,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>