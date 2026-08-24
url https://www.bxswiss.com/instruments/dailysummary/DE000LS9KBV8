--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f3e556dd3472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66538b5bc8da48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39571bfd45e46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16476dd7006b49fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2126fe1842e44e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39571bfd45e46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0991c7699e4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16476dd7006b49fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>