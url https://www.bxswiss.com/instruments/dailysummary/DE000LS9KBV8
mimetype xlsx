--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66538b5bc8da48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7236856e7c6542ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16476dd7006b49fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8701c28722dc4748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0991c7699e4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16476dd7006b49fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313adc2b0f4e4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8701c28722dc4748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mehrsäulenmodell</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>