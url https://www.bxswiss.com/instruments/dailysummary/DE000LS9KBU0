--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe7f602d1a14859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643facd8949843b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0448571410490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730d63f3b1e84255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436731c7f29249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0448571410490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e72a4e7fa843f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730d63f3b1e84255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>75,581</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>77,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,437</x:t>
-[...161 lines deleted...]
-          <x:t>75,263</x:t>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>