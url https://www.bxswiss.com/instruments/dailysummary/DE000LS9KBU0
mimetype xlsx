--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643facd8949843b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fef0a7be5a346af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730d63f3b1e84255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4171424f260415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e72a4e7fa843f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730d63f3b1e84255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9a40121cf84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4171424f260415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>