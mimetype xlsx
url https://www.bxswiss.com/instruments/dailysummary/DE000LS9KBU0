--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fef0a7be5a346af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49edaa59f63c4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4171424f260415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1c47d63035458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9a40121cf84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4171424f260415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83640bca9dc401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1c47d63035458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>