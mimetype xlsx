--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc28d209a4dd4bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf835a349dd34a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77fdd240a1534133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1e40568ff84720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191024c85759475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77fdd240a1534133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f746f896224db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1e40568ff84720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>