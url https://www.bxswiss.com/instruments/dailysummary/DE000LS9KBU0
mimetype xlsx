--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf835a349dd34a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390927cc6e61457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1e40568ff84720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02324bc626f4d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f746f896224db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1e40568ff84720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba03c056874138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02324bc626f4d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>