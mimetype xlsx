--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390927cc6e61457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c56241c878240c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02324bc626f4d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ed2a0f1b69487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ba03c056874138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02324bc626f4d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a7366558b4439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ed2a0f1b69487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>