--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c56241c878240c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e38e863eb3c4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ed2a0f1b69487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e9d8f850694d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a7366558b4439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ed2a0f1b69487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re587b83c655e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e9d8f850694d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,877</x:t>
-[...495 lines deleted...]
-          <x:t>69,235</x:t>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>