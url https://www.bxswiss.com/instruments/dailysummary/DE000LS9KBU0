--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e38e863eb3c4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b5c8ba0e54283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e9d8f850694d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71eded1b6f54dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re587b83c655e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e9d8f850694d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b15027ae8fa4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71eded1b6f54dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>