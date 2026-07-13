--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b5c8ba0e54283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05e5a0b75cd4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71eded1b6f54dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a450ccfd6824f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b15027ae8fa4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71eded1b6f54dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b75920fcdc42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a450ccfd6824f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>