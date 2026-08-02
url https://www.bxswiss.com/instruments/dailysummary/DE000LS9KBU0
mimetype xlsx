--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05e5a0b75cd4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bab92c602e43b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a450ccfd6824f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86be7e8e955a423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b75920fcdc42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a450ccfd6824f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250d5f305f714cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86be7e8e955a423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>79,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,686</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>77,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>