--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37bab92c602e43b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe7f602d1a14859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86be7e8e955a423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0448571410490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250d5f305f714cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86be7e8e955a423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436731c7f29249da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0448571410490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silvana FHB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>