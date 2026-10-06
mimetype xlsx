--- v15 (2026-09-16)
+++ v16 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcc1e87424942da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fb277d89ba4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247ed3ff7f924d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae107505d5e4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71af6c01cf0d4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247ed3ff7f924d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495e98d1dc634be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae107505d5e4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,612</x:t>
-[...53 lines deleted...]
-          <x:t>114,732</x:t>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,571</x:t>
-[...512 lines deleted...]
-          <x:t>116,431</x:t>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>