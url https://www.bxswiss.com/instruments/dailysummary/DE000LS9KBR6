--- v16 (2026-10-06)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fb277d89ba4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb22d064dfa4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae107505d5e4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890229555f374342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495e98d1dc634be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae107505d5e4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338eac03a806455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890229555f374342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>