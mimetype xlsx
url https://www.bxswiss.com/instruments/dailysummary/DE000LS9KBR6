--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3084058ae33a4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree732bebee1042a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e1be9967aa48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936c55a95df046c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red07422e81184e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e1be9967aa48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7b2c5e51ba4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936c55a95df046c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>