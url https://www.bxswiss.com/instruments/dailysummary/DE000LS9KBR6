--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree732bebee1042a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223530d5f37e431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936c55a95df046c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ebed43fc0e48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7b2c5e51ba4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936c55a95df046c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree64203c7a6e4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ebed43fc0e48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,766</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>111,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,317</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>