--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223530d5f37e431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde319416edeb4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ebed43fc0e48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e2e4173a9642f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree64203c7a6e4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ebed43fc0e48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bb4df26a644c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e2e4173a9642f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>