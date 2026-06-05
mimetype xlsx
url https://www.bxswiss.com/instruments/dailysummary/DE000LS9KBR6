--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde319416edeb4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05d442a87614ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e2e4173a9642f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a7507106484656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bb4df26a644c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e2e4173a9642f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dc5602e58c4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a7507106484656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>