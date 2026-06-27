--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05d442a87614ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bef82ba01ab4719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a7507106484656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64a09398c0a4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8dc5602e58c4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a7507106484656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70e698179ec40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64a09398c0a4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>