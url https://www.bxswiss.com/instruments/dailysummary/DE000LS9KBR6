--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bef82ba01ab4719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc321c40985f14d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64a09398c0a4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170b350ab7cb45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70e698179ec40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64a09398c0a4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94532ef3876342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170b350ab7cb45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>108,503</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,003</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>108,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,094</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>