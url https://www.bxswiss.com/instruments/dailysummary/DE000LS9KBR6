--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc321c40985f14d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331d4a294c1b4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170b350ab7cb45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2c74dee35949a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94532ef3876342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170b350ab7cb45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568d9a5e40d4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2c74dee35949a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>