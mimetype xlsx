--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331d4a294c1b4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4be006120e4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e2c74dee35949a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe80b6875bc48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568d9a5e40d4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e2c74dee35949a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21c06d6b66146f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe80b6875bc48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>