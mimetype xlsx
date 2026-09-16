--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4be006120e4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcc1e87424942da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe80b6875bc48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247ed3ff7f924d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21c06d6b66146f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe80b6875bc48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71af6c01cf0d4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247ed3ff7f924d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlueChips D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>114,053</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,584</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>113,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,152</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>