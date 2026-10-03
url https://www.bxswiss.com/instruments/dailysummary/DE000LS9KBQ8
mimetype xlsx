--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b57b044bc5410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcce4adddaa343c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad51c6831a47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88934c25e4fe4d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa69a074eee467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad51c6831a47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fe7eb9784c4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88934c25e4fe4d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>