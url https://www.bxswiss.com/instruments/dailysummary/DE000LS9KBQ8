--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcce4adddaa343c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738bc656cd2b4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88934c25e4fe4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645dd0c0ac594900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05fe7eb9784c4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88934c25e4fe4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ba2bc4770041fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645dd0c0ac594900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>