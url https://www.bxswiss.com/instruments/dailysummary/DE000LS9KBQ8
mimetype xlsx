--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cde722b7e84844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1599f1e688034c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14320e98b8114044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bba2e84c0774ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb758739eb7bd4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14320e98b8114044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6a4eaf34644f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bba2e84c0774ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>416,996</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>