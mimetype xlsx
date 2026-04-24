--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1599f1e688034c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48d3d7711f14ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bba2e84c0774ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393edc6e194a4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6a4eaf34644f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bba2e84c0774ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d88875619e34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393edc6e194a4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>