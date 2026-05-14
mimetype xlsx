--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48d3d7711f14ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe01d206a384f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393edc6e194a4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9da14119bb46c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d88875619e34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393edc6e194a4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0455c9f362f74384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9da14119bb46c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>