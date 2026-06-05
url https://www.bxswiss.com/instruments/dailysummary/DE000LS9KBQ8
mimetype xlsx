--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe01d206a384f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ffce515f2247b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9da14119bb46c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0ab2920dbe40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0455c9f362f74384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9da14119bb46c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b43e50f0a9046e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0ab2920dbe40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>