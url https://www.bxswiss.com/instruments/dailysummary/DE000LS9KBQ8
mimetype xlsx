--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ffce515f2247b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf325e49ca08c4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c0ab2920dbe40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f0ae2a6ad34378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b43e50f0a9046e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c0ab2920dbe40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd548fdade0db464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f0ae2a6ad34378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>