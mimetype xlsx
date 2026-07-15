--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf325e49ca08c4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b7bc5164ac4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f0ae2a6ad34378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3692072e54357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd548fdade0db464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f0ae2a6ad34378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re963cd2e4ba74cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3692072e54357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>