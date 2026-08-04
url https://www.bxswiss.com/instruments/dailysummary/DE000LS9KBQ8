--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b7bc5164ac4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de44c4ff91e41df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3692072e54357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0d885166ba4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re963cd2e4ba74cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3692072e54357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b50da7835440ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0d885166ba4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>