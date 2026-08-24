--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de44c4ff91e41df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64eb9af8daa141ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0d885166ba4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeda726f68548d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b50da7835440ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0d885166ba4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f92ce231884445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeda726f68548d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>