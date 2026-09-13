--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64eb9af8daa141ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b57b044bc5410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdeda726f68548d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ad51c6831a47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f92ce231884445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdeda726f68548d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa69a074eee467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ad51c6831a47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>project digital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>