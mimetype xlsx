--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eceb685f073410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba260c56995a440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93150219a24b4125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8babef4e612c4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fbb3609b1d457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93150219a24b4125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4982274d60407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8babef4e612c4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>