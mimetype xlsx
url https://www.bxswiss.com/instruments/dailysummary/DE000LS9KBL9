--- v4 (2026-04-05)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba260c56995a440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf448ac7c54a14d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8babef4e612c4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aeee64018c849d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4982274d60407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8babef4e612c4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d455450c854e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aeee64018c849d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>120,607</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,319</x:t>
-[...512 lines deleted...]
-          <x:t>114,329</x:t>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>