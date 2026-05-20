--- v5 (2026-04-28)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf448ac7c54a14d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f2a0b5bcbd420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aeee64018c849d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70128327f5ce4626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d455450c854e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aeee64018c849d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490dfaa08a1e41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70128327f5ce4626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>116,337</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>116,372</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,601</x:t>
-[...328 lines deleted...]
-          <x:t>115,667</x:t>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>