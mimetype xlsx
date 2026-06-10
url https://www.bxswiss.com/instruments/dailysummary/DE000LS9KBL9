--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f2a0b5bcbd420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daf4af6ffdb4122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70128327f5ce4626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc9a8c2f884369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490dfaa08a1e41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70128327f5ce4626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f073af8c052464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc9a8c2f884369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>