--- v7 (2026-06-10)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5daf4af6ffdb4122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f8007fdc404ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2fc9a8c2f884369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b205ebadfa44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f073af8c052464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2fc9a8c2f884369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda9859c58dc44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b205ebadfa44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>114,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,082</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>115,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>