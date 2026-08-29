--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f8007fdc404ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892044095f0f4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b205ebadfa44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26383c1d27e04df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda9859c58dc44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b205ebadfa44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333e584410294e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26383c1d27e04df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,012</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>