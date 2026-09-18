--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892044095f0f4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree11058433d844ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26383c1d27e04df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f5b073440d4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333e584410294e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26383c1d27e04df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fd528726c648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f5b073440d4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,518</x:t>
-[...259 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,871</x:t>
-[...210 lines deleted...]
-          <x:t>123,505</x:t>
+          <x:t>124,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,834</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>