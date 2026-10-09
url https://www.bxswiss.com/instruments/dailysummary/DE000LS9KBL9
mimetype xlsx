--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree11058433d844ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf940eaeca474022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f5b073440d4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763da94302c04078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1fd528726c648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f5b073440d4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614c4bcbae5e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763da94302c04078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>