--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf940eaeca474022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1cf70656fb04601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763da94302c04078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66623083a0404d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614c4bcbae5e48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763da94302c04078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87c1e097e474f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66623083a0404d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>