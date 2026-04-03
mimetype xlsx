--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3b9d9513fa43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra292fbf5e96f496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228ac13be7e544ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0f1ca043424886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a481ded5124daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228ac13be7e544ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c70820c8564e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0f1ca043424886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>