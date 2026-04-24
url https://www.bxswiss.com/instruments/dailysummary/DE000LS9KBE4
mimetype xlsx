--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra292fbf5e96f496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bff213607cb40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0f1ca043424886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c1fbe46fb0499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c70820c8564e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0f1ca043424886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f13026f76994a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c1fbe46fb0499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>155,596</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>