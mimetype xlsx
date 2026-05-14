--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bff213607cb40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544a92c3f0e442b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c1fbe46fb0499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38dfa82b8844165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f13026f76994a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c1fbe46fb0499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63dc436e27a84a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38dfa82b8844165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>157,951</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,504</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>