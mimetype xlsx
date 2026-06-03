--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544a92c3f0e442b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86e9f9cf85f4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38dfa82b8844165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc9366957a64a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63dc436e27a84a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38dfa82b8844165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22415df4025e4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc9366957a64a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>158,019</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,017</x:t>
-[...195 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>