--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86e9f9cf85f4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d312f45fd0043f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc9366957a64a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad8aa52b4b040b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22415df4025e4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc9366957a64a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7d47d3a59d489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad8aa52b4b040b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>156,216</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>157,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,164</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>157,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>