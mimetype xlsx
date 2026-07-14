--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d312f45fd0043f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367b0f1c27b04c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad8aa52b4b040b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e7873607c846cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7d47d3a59d489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad8aa52b4b040b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd5b66fe0584753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e7873607c846cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>157,509</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,164</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>157,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,153</x:t>
-[...210 lines deleted...]
-          <x:t>157,910</x:t>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>157,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>