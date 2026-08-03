--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367b0f1c27b04c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5213829ac8486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e7873607c846cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f5aff57f6b4435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd5b66fe0584753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e7873607c846cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025c3dbe6c0480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f5aff57f6b4435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>157,910</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,959</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>