--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5213829ac8486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d5b3ae366430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f5aff57f6b4435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669cfe2eb400478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025c3dbe6c0480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f5aff57f6b4435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405a7c79ad9493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669cfe2eb400478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>159,915</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>