--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d5b3ae366430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebc87e32acc4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R669cfe2eb400478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a568540bcf4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf405a7c79ad9493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R669cfe2eb400478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae81b0e59674191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a568540bcf4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,874</x:t>
-[...102 lines deleted...]
-          <x:t>162,090</x:t>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,042</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>161,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,901</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>