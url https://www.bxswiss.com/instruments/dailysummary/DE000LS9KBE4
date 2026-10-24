--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebc87e32acc4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0eb1d46baf0468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a568540bcf4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0472341d1dc74d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae81b0e59674191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a568540bcf4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99da6172ea3f4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0472341d1dc74d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models Europe 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>161,644</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,469</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>161,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,882</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>