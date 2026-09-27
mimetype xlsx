--- v11 (2026-09-05)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3d947f521a4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16490f534a24af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6610af9b4b724fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5569d8bd984245a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6f208fe6ef4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6610af9b4b724fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2999299392e4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5569d8bd984245a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>