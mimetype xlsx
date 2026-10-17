--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd16490f534a24af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf327d8421b224737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5569d8bd984245a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58056a365124e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2999299392e4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5569d8bd984245a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c29f729488f4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58056a365124e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>