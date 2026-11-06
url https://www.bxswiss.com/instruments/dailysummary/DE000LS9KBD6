--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf327d8421b224737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b80c709c2145de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58056a365124e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5945d339ee9a48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c29f729488f4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58056a365124e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bd698d71b842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5945d339ee9a48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>