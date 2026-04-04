--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd677d59ad714bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9550a5ae081a4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d5e3c2831547f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b83e364ccfb43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520496e2a11f4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d5e3c2831547f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7177b1bfb4f45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b83e364ccfb43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>