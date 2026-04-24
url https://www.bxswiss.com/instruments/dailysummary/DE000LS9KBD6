--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9550a5ae081a4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58993b911b74cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b83e364ccfb43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1dc476655e4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7177b1bfb4f45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b83e364ccfb43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f47df3e39141ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1dc476655e4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>