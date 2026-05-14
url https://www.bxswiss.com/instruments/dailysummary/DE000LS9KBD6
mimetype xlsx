--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58993b911b74cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1055d696de724bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1dc476655e4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6e725d0f2540e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f47df3e39141ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1dc476655e4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6102f9306f144e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6e725d0f2540e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>