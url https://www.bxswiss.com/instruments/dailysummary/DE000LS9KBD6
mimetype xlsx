--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1055d696de724bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e5e442c7aa49c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6e725d0f2540e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7f4e27725d4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6102f9306f144e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6e725d0f2540e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3712b96d67c4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7f4e27725d4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>