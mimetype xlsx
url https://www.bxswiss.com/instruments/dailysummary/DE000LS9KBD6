--- v7 (2026-06-05)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e5e442c7aa49c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f0afeeb4714477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7f4e27725d4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa60577a0a4e4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3712b96d67c4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7f4e27725d4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf258a10429d4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa60577a0a4e4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>261,193</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>