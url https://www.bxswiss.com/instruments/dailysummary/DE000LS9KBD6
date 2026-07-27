--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f0afeeb4714477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64925ff431f4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa60577a0a4e4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4235506a54448de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf258a10429d4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa60577a0a4e4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede6d165c6aa4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4235506a54448de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>