--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64925ff431f4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3c0dbc4f9c4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4235506a54448de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711a05c2982f4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede6d165c6aa4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4235506a54448de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78cfb2360c948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711a05c2982f4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>