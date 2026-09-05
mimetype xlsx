--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3c0dbc4f9c4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3d947f521a4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711a05c2982f4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6610af9b4b724fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78cfb2360c948a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711a05c2982f4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6f208fe6ef4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6610af9b4b724fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KBD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>