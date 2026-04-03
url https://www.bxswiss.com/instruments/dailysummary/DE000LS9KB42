--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c21accb36734c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33850e7280d24a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ee63046b1444e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7827aeb3bb214329"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93893d507910492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ee63046b1444e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18d669eb6a94277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7827aeb3bb214329" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>