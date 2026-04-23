--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33850e7280d24a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bac6faee27c4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7827aeb3bb214329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236112fbf6e54557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18d669eb6a94277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7827aeb3bb214329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4216a7b2ad4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236112fbf6e54557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>