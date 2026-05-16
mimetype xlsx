--- v6 (2026-04-23)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bac6faee27c4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a4e086daf34b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236112fbf6e54557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715d7494a0b4ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4216a7b2ad4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236112fbf6e54557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29881cd267114d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715d7494a0b4ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>