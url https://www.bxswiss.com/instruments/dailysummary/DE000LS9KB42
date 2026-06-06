--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a4e086daf34b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952c1060ffa43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715d7494a0b4ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22df7d67b6b64de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29881cd267114d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715d7494a0b4ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb58d3627ae4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22df7d67b6b64de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>