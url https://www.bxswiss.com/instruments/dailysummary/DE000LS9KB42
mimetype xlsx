--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952c1060ffa43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a2224aa3441fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22df7d67b6b64de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84179a4c7ddb4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb58d3627ae4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22df7d67b6b64de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5785c9703764ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84179a4c7ddb4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>