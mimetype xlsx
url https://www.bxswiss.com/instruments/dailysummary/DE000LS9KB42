--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943a2224aa3441fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694eb3fd90f24b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84179a4c7ddb4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e2f41602f412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5785c9703764ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84179a4c7ddb4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacc361bc40b4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e2f41602f412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>119,277</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>