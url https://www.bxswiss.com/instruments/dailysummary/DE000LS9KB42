--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694eb3fd90f24b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f35f00c92564c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f0e2f41602f412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a26a38c2b244ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacc361bc40b4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f0e2f41602f412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6930ac8a4ad4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a26a38c2b244ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,652</x:t>
-[...279 lines deleted...]
-          <x:t>121,728</x:t>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>