--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f35f00c92564c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c88788071c54355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a26a38c2b244ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c6353bf9c5420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6930ac8a4ad4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a26a38c2b244ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b0ccb952c4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c6353bf9c5420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PharmaInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>