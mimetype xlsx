--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73e611bb9b04f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9003710f1964bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6087bbc5434447a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7222e6bb11f84f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38da5bdf56144aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6087bbc5434447a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00137bd8ea184602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7222e6bb11f84f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>154,698</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>