--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9003710f1964bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa3377a58f4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7222e6bb11f84f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca71c12ada84f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00137bd8ea184602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7222e6bb11f84f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748fa7e747864b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca71c12ada84f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>