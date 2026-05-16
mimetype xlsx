--- v5 (2026-04-23)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa3377a58f4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba1102c75ad4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca71c12ada84f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf409b6fb944eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748fa7e747864b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca71c12ada84f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf065cfd1710444e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf409b6fb944eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>