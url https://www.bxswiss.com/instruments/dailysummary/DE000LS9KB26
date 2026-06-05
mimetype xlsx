--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba1102c75ad4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75b89c72d5a432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf409b6fb944eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72189a57dc324e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf065cfd1710444e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf409b6fb944eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea571a3c4504d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72189a57dc324e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>