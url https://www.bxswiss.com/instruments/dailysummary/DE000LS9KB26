--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75b89c72d5a432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5bbda49cc54b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72189a57dc324e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re609f42304644188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea571a3c4504d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72189a57dc324e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b67ff5d8b94d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re609f42304644188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>