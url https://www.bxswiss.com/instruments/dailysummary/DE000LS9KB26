--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5bbda49cc54b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afcac27f9184ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re609f42304644188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ffa9829bf64eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b67ff5d8b94d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re609f42304644188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4082d144274a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ffa9829bf64eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>