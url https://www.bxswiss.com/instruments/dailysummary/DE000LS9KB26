--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afcac27f9184ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b64b16a86b4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ffa9829bf64eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a061f05ac84c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4082d144274a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ffa9829bf64eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14438e8f33b24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a061f05ac84c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>