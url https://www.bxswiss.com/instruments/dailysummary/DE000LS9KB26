--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b64b16a86b4ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0781c5cecbfd413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a061f05ac84c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03863f1b7ca4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14438e8f33b24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a061f05ac84c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c33076b3a4a460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03863f1b7ca4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>160,082</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>162,261</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>