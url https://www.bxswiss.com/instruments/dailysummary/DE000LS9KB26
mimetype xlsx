--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0781c5cecbfd413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2891641ded6049c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03863f1b7ca4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a41d734dbc6400c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c33076b3a4a460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03863f1b7ca4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee2e88cbcc747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a41d734dbc6400c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>163,368</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,261</x:t>
-[...350 lines deleted...]
-          <x:t>161,079</x:t>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>