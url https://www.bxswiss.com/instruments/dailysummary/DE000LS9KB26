--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2891641ded6049c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14adece7808f43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a41d734dbc6400c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0475ebeb3e4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee2e88cbcc747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a41d734dbc6400c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aa724ef8b043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0475ebeb3e4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>