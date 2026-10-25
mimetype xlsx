--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14adece7808f43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff18938aa5184abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0475ebeb3e4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2260d56ece5542ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aa724ef8b043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0475ebeb3e4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e25d535954c4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2260d56ece5542ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CF Global Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>161,459</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,965</x:t>
-[...458 lines deleted...]
-          <x:t>165,160</x:t>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>