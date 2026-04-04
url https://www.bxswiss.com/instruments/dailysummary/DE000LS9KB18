--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571abbc3ed634e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb35c9e8d98e44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd579be4005ec485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce17c24c8b74b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a56e0993104883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd579be4005ec485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04ea7d362ee47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce17c24c8b74b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>