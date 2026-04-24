--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb35c9e8d98e44a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99af8ab3dbd640a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce17c24c8b74b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7aa4dd478b479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04ea7d362ee47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce17c24c8b74b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f0ce6007d24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7aa4dd478b479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>