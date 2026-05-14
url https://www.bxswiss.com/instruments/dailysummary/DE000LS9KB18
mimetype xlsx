--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99af8ab3dbd640a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925e5241a2d4464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7aa4dd478b479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11157373170c4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f0ce6007d24ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7aa4dd478b479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a4d0ad0e345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11157373170c4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>