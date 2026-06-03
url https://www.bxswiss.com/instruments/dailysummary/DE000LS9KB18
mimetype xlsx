--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925e5241a2d4464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880f3df62f254607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11157373170c4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b89e037328d457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a4d0ad0e345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11157373170c4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd541e7eafd14da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b89e037328d457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>