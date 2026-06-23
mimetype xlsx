--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880f3df62f254607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad687c943004020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b89e037328d457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620db1d323824c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd541e7eafd14da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b89e037328d457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a02fb66ca714cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620db1d323824c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>