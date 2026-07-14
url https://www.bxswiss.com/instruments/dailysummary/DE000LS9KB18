--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad687c943004020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203ecbbf3cb84d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620db1d323824c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97dc94be1a54010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a02fb66ca714cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620db1d323824c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7dfb429c5549f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97dc94be1a54010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>