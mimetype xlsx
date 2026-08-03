--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203ecbbf3cb84d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23b891342248af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97dc94be1a54010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9604365ac6ab40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7dfb429c5549f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97dc94be1a54010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8f92c316eb462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9604365ac6ab40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>