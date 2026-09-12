--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad23b891342248af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecdeeed75e44838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9604365ac6ab40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83b6fc444ae4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8f92c316eb462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9604365ac6ab40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76115685bc6b4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83b6fc444ae4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>246,921</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>