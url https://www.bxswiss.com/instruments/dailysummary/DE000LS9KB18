--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecdeeed75e44838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9720a69e797b4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83b6fc444ae4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec7d6bec5f54044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76115685bc6b4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83b6fc444ae4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80278c4ff6b04f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec7d6bec5f54044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>255,232</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,876</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>