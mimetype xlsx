--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9720a69e797b4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17726122cb354f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec7d6bec5f54044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6355e4dcfa243db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80278c4ff6b04f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec7d6bec5f54044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fdde1fecc6425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6355e4dcfa243db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte nach Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>