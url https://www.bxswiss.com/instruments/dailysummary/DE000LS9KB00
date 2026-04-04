--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae4343bb4064917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db5a4aa46f345ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8111859fc24b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25464c4df1149a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9225d291fda9439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8111859fc24b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afde37c6d7a4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25464c4df1149a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>70,590</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,474</x:t>
-[...21 lines deleted...]
-          <x:t>70,462</x:t>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>70,562</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,438</x:t>
-[...463 lines deleted...]
-          <x:t>69,757</x:t>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>