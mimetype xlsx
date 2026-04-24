--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db5a4aa46f345ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b0a3933e854f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25464c4df1149a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5991a8d7195a4a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afde37c6d7a4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25464c4df1149a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2602b143fb4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5991a8d7195a4a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>