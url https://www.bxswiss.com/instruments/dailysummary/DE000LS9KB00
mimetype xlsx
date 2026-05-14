--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b0a3933e854f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c40e37442742c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5991a8d7195a4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc37d6236d8d4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2602b143fb4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5991a8d7195a4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb273878907d4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc37d6236d8d4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>70,723</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,635</x:t>
-[...75 lines deleted...]
-          <x:t>70,999</x:t>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>70,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>