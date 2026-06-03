--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c40e37442742c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c5aea7a5144001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc37d6236d8d4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21792a042ff4b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb273878907d4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc37d6236d8d4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daf18c690cd4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21792a042ff4b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>