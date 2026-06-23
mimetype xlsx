--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c5aea7a5144001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13869847929343fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21792a042ff4b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f73e741ed034ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1daf18c690cd4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21792a042ff4b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20be9329191142a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f73e741ed034ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>70,693</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,636</x:t>
-[...544 lines deleted...]
-          <x:t>70,502</x:t>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>