--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13869847929343fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8091e47788429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f73e741ed034ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78075d9c18a745b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20be9329191142a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f73e741ed034ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89bc789aef44dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78075d9c18a745b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>