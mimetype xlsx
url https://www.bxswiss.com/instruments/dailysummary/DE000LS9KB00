--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8091e47788429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cda3e70fea45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78075d9c18a745b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419491da5aa14c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89bc789aef44dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78075d9c18a745b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf9b5dd102f4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419491da5aa14c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,071</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,136</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>71,006</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>