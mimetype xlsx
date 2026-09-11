--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cda3e70fea45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4121b007e4a4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419491da5aa14c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0586a9dbe6324a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf9b5dd102f4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419491da5aa14c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8392ada6884527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0586a9dbe6324a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>71,612</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>