--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4121b007e4a4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081de7a545bc43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0586a9dbe6324a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cc292ae0874dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8392ada6884527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0586a9dbe6324a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2616f536484b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cc292ae0874dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>71,912</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,009</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>72,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>27.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,200</x:t>
-[...252 lines deleted...]
-          <x:t>72,759</x:t>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>