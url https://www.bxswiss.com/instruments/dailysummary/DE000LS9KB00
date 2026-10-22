--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081de7a545bc43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b78d81fa794a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cc292ae0874dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd1051807c44d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2616f536484b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cc292ae0874dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d047d601c24044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd1051807c44d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohe Dividenden Pipeline USA MLP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KB00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,200</x:t>
-[...355 lines deleted...]
-          <x:t>72,644</x:t>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>72,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>