--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2ffc2d24d4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced3b7c0757343bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582830a9097d4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789d802792144244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952430193750432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582830a9097d4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193fcdf9f008494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789d802792144244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,451</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>99,277</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>