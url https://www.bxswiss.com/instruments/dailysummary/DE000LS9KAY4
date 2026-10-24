--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced3b7c0757343bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4437e5b1760d4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789d802792144244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad45ca4b46d482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193fcdf9f008494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789d802792144244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d12ce27d4b4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad45ca4b46d482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>