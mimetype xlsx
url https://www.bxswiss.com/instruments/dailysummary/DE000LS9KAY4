--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9929ee8cee4227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1770a7952bd44a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bd79cf37d74cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45336c515b64e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0bd1367a714db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bd79cf37d74cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2081f4dbf695418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45336c515b64e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,902</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>96,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,110</x:t>
-[...463 lines deleted...]
-          <x:t>95,181</x:t>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>