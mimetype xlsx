--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1770a7952bd44a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120364dd00a044b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45336c515b64e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe99be0149c54668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2081f4dbf695418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45336c515b64e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033f1f23a43541d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe99be0149c54668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>