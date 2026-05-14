--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120364dd00a044b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a048eb866334066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe99be0149c54668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4112ab28b94c4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033f1f23a43541d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe99be0149c54668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf87f837f4074602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4112ab28b94c4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,379</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,408</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>96,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>