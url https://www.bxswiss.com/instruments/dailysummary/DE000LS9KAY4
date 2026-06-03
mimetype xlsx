--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a048eb866334066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0bcbbe9f8c4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4112ab28b94c4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6724cdab7e446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf87f837f4074602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4112ab28b94c4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76ba78209d144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6724cdab7e446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>