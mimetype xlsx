--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0bcbbe9f8c4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90226be4e834b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6724cdab7e446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2122a92630994928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76ba78209d144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6724cdab7e446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c543223de047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2122a92630994928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,382</x:t>
-[...544 lines deleted...]
-          <x:t>96,199</x:t>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>