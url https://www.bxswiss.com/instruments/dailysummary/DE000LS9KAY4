--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90226be4e834b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef0d828b5b64e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2122a92630994928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910e7383e84415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07c543223de047d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2122a92630994928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b6a2d4ae494bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910e7383e84415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>96,351</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,975</x:t>
-[...117 lines deleted...]
-          <x:t>97,174</x:t>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>