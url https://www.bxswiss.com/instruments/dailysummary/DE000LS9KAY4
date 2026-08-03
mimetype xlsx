--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef0d828b5b64e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8babb143ce04e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc910e7383e84415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7098f41f4135410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b6a2d4ae494bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc910e7383e84415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc69bc24865844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7098f41f4135410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,975</x:t>
-[...431 lines deleted...]
-          <x:t>96,975</x:t>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,967</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>96,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>