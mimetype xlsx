--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8babb143ce04e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2ffc2d24d4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7098f41f4135410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582830a9097d4d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc69bc24865844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7098f41f4135410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952430193750432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582830a9097d4d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FHB Zambafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>97,712</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>